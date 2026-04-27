--- v0 (2025-12-02)
+++ v1 (2026-04-27)
@@ -132,51 +132,51 @@
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Parecer CCJ nº 117 de 2025</t>
   </si>
   <si>
     <t>Parecer 117/2025 da Comissão de Constituição e Justiça favorável ao Projeto de Lei 073/2025 de autoria do Sr. Vereador Dr. Mair que “Institui no calendário oficial do município de Mangaratiba o dia da conscientização contra a obesidade mórbida infantil e dá outras providências”.</t>
   </si>
   <si>
     <t>Parecer CFO nº 130 de 2025</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Parecer 130/2025 da Comissão de Finanças, Orçamento e Defesa do Consumidor favorável ao Projeto de Lei 049/2025 de autoria do Sr. Vereador Dr. Mair que “Cria o programa de navegação de pacientes oncológicos na forma que menciona, e dá outras providências”.</t>
   </si>
   <si>
     <t>Parecer COTSP nº 47 de 2025</t>
   </si>
   <si>
     <t>COTSP - Comissão de Obras, Transporte e Serviços Públicos</t>
   </si>
   <si>
-    <t>Parecer 047/2025 da Comissão de Obras, Transportes e Serviços Públicos favoráveis ao Projeto de Lei 049/2025 de autoria do Sr. Vereador Dr. Mair que “Cria o programa de navegação de pacientes oncológicos na forma que menciona, e dá outras providências”.</t>
+    <t>Parecer 047/2025 da Comissão de Obras, Transportes e Serviços Públicos favorável ao Projeto de Lei 049/2025 de autoria do Sr. Vereador Dr. Mair que “Cria o programa de navegação de pacientes oncológicos na forma que menciona, e dá outras providências”.</t>
   </si>
   <si>
     <t>Parecer CESAM nº 48 de 2025</t>
   </si>
   <si>
     <t>CESAM - Comissão de Educação, Saúde, Ação Social e Meio Ambiente</t>
   </si>
   <si>
     <t>Parecer 048/2025 da Comissão de Educação, Saúde, Ação Social e Meio Ambiente favorável ao Projeto de Lei 052/2025 de autoria do Sr. Vereador Dr. Mair que “Autoriza o Poder Executivo a criar o Centro Municipal de Especialidades Renais e Hemodiálise - CMERH e dá outras providências”.</t>
   </si>
   <si>
     <t>Parecer CESAM nº 49 de 2025</t>
   </si>
   <si>
     <t>Parecer 049/2025 da Comissão de Educação, Saúde, Ação Social e Meio Ambiente favorável ao Projeto de Lei 053/2025 de autoria do Sr. Vereador Dr. Mair que “Dispõe sobre a inclusão do evento “Feira Cultural da Praia da Gamboa” no Calendário Oficial do Município e dá outras providências”.</t>
   </si>
   <si>
     <t>Parecer CCJ nº 181 de 2025</t>
   </si>
   <si>
     <t>Parecer 181/2025 da Comissão de Constituição e Justiça favorável ao Projeto de Resolução 076/2025 de autoria da Sra. Vereadora Cecília Cabral que "Outorga Título Honorífico de Cidadã Mangaratibense à Sra. Duane Sampaio Souza".</t>
   </si>
   <si>
     <t>Parecer CCJ nº 182 de 2025</t>
   </si>