--- v0 (2025-12-13)
+++ v1 (2026-04-04)
@@ -54,258 +54,258 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13975</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cecília Cabral</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/13975/indicacao_243_2023.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/13975/indicacao_243_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito que, em caráter de urgência, entre em contato com a Secretaria competente para que seja refeito o manilhamento da Rua Cecília (do início da Escola Cecília Ferraz), até o cruzamento da Av. Itaguaí, em Itacuruçá, 3º Distrito.</t>
   </si>
   <si>
     <t>14116</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>João Felippe</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14116/indicacao_306_2023.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14116/indicacao_306_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito que avalie a possibilidade de manilhar o córrego, na Estrada Morro do Cristo, Mangaratiba  - 1º Distrito.</t>
   </si>
   <si>
     <t>14126</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>Aristides</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14126/indicacao_318_2023.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14126/indicacao_318_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito que, em caráter de urgência, entre em contato com as secretarias competentes, para que seja feita a limpeza com desobstrução dos bueiros e manilhas nas Ruas Peroba, Rua Jacarandá e Rua Massaranduba, situadas na entrada da  Rua da Palha,  Nova Mangaratiba, 1º Distrito.</t>
   </si>
   <si>
     <t>14152</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>Wlad da Pesca</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14152/indicacao_329_2023.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14152/indicacao_329_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito a necessidade de realizar o reparo do esgoto do DPO do Distrito de   Itacuruçá, pois nos períodos de chuvas, ocorre alagamento no posto, 3º Distrito.</t>
   </si>
   <si>
     <t>14226</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14226/indicacao_345_2023.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14226/indicacao_345_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito que, em caráter de urgência, entre em contato com as secretarias competentes, para que sejam feitas a limpeza com desobstrução dos bueiros e manilhas do canal na Av. José Antônio da Costa (antiga AV. Rio de Janeiro na orla da Praia do Saco), Mangaratiba, 1º Distrito.</t>
   </si>
   <si>
     <t>14299</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14299/indicacao_370_2023.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14299/indicacao_370_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, para que seja feita a limpeza com desobstrução dos bueiros e manilhas do canal no final da Rua João Pessoa – Praia do Saco, Mangaratiba, 1º Distrito.</t>
   </si>
   <si>
     <t>14433</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14433/indicacao_415_2023.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14433/indicacao_415_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias Competentes, para que seja feita a limpeza e desobstrução dos bueiros e manilhas da Rua Piauí, Praia do Saco, Mangaratiba,  1º Distrito.</t>
   </si>
   <si>
     <t>14486</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14486/indicacao_425_2023.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14486/indicacao_425_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito  que,  em caráter de urgência, entre em contato com as Secretarias competentes, para que seja feita a manutenção dos ralos no início da Rua Pureza, próximo à administração da Praia do Apara, Mangaratiba, 1º Distrito.</t>
   </si>
   <si>
     <t>14531</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14531/indicacao_438_2023.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14531/indicacao_438_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, para que seja feita a desobstrução dos ralos, localizados na Rua Adir em frente ao número 10, na Praia do Apara, Mangaratiba, 1º Distrito.</t>
   </si>
   <si>
     <t>14689</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14689/indicacao_491_2023.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14689/indicacao_491_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito  que,  em caráter de urgência, entre em contato com as Secretarias competentes, para que sejam Instalados Biodigestores nas Escolas Municipais e no Posto de Saúde na Serra do Piloto, 5º Distrito.</t>
   </si>
   <si>
     <t>14774</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14774/indicacao_512_2023.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14774/indicacao_512_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito que avalie a possibilidade de realizar a desobstrução da Caixa de Passagem de Água de Chuva,  Rua da Palha, Mangaratiba, 1º Distrito.</t>
   </si>
   <si>
     <t>15101</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15101/indicacao_572_2023.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15101/indicacao_572_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, para que seja feita a construção de uma ETE (Estação de Tratamento de Esgoto), no canal ao lado do antigo Mangarás, onde a água escoa para o mar, Praia do Saco, Mangaratiba, 1º Distrito.</t>
   </si>
   <si>
     <t>15140</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15140/indicacao_592_2023.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15140/indicacao_592_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, para que seja feita a limpeza do córrego, na Rua Dib Jorge Simões, onde a água escoa para o mar, ao lado do nr. 53, Praia do Saco, Mangaratiba, 1º Distrito.</t>
   </si>
   <si>
     <t>15152</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>Emilson da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15152/indicacao_596_2023.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15152/indicacao_596_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja desobstruída urgentemente a tubulação que coleta o esgoto na calçada em frente ao Nº 45 A da Estrada RJ 14, no Axixá, em Itacuruçá, 3º Distrito.</t>
   </si>
   <si>
     <t>15153</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15153/indicacao_597_2023.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15153/indicacao_597_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que a Secretaria de Obras Públicas realize o reparo da boca de lobo na Rua Aritana, na altura do número 104, em Itacuruçá - 3º Distrito.</t>
   </si>
   <si>
     <t>15332</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15332/indicacao_654_2023.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15332/indicacao_654_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que  encaminhe à Secretaria competente, munida de um caminhão especializado em sugar o esgoto, realize a desobstrução da tubulação na Rua Itacuruçá, número 410, Itacuruçá, 3º Distrito, terceiro Distrito.</t>
   </si>
   <si>
     <t>15337</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>Dori Costa</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15337/indicacao_659_2023.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15337/indicacao_659_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito que  seja feita a desobstrução das manilhas com a limpeza de todas as bocas de lobo da Praça João Bondim, em Muriqui, 4º Distrito.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -612,68 +612,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/13975/indicacao_243_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14116/indicacao_306_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14126/indicacao_318_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14152/indicacao_329_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14226/indicacao_345_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14299/indicacao_370_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14433/indicacao_415_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14486/indicacao_425_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14531/indicacao_438_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14689/indicacao_491_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14774/indicacao_512_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15101/indicacao_572_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15140/indicacao_592_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15152/indicacao_596_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15153/indicacao_597_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15332/indicacao_654_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15337/indicacao_659_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/13975/indicacao_243_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14116/indicacao_306_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14126/indicacao_318_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14152/indicacao_329_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14226/indicacao_345_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14299/indicacao_370_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14433/indicacao_415_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14486/indicacao_425_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14531/indicacao_438_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14689/indicacao_491_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/14774/indicacao_512_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15101/indicacao_572_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15140/indicacao_592_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15152/indicacao_596_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15153/indicacao_597_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15332/indicacao_654_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2023/15337/indicacao_659_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>