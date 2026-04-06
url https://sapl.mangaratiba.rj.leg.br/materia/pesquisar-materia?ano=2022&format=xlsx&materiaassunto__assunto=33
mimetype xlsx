--- v0 (2025-12-14)
+++ v1 (2026-04-06)
@@ -54,1356 +54,1356 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11417</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alessandro Portugal</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11417/indicacao_05_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11417/indicacao_05_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que na medida do possível, encaminhe-se a Secretaria de competência, para que proceda com a reforma e reparos no banheiro público localizado em frente ao ponto de ônibus no Centro de Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>11420</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Josué Té</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11420/indicacao_08_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11420/indicacao_08_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência, entre em contato com a Secretaria competente, no sentido de providenciar obras de ampliação no Hospital Municipal Victor de Souza Breves, Centro, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>11460</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Professor Renato Fifiu</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11460/indicacao_24_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11460/indicacao_24_2022.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação 632/21 - Indica ao Exmo Sr. Prefeito a manutenção da pintura dos redutores de velocidade (quebra-molas) existentes na Estrada RJ-14 do bairro Sahy até o Centro de Mangaratiba, no 1º Distrito.</t>
   </si>
   <si>
     <t>11462</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Juninho Laurentino</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11462/indicacao_26_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11462/indicacao_26_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que vislumbre a possibilidade de reparo da tampa do bueiro localizada na Rua Joaquim Cardoso da Cruz, próximo ao nº350, Praia do Saco, Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>11489</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11489/indicacao_33_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11489/indicacao_33_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com a Secretaria competente, para que seja realizado o reparo do corrimão da passarela que liga a praia do Iate Clube de Ibicuí a praia Vermelha, em Ibicuí, Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>11541</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11541/indicacao_52_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11541/indicacao_52_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com as secretarias competentes, no sentido de providenciar reparos (solda) na grade pluvial da Toca da Velha, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>11543</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11543/indicacao_54_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11543/indicacao_54_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com a Secretaria competente, solicitando providências, para realização de pintura interna e externa na Escola Municipal Adalberto Pereira Pinto, Itacurubitiba, Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>11592</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Cecília Cabral</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11592/indicacao_69_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11592/indicacao_69_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com a Secretaria competente, no sentido de reformarem os equipamentos da academia da terceira idade, que fica localizada na Praça Capitão Aristides Brito Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>11626</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>João Felippe, Professor Renato Fifiu</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11626/indicacao_90_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11626/indicacao_90_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com as secretarias competentes no sentido de que seja providenciado  a manutenção do campo society de Itacurubitiba, Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>11669</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>João Felippe</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11669/indicacao_93_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11669/indicacao_93_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de revitalizar o Espaço Cultural Frei Afonso Jorge Braga, Muriqui – 4º Distrito.</t>
   </si>
   <si>
     <t>11651</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11651/indicacao_96_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11651/indicacao_96_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que na medida do possível, encaminhe-se a Secretaria de competência, para que proceda com a manutenção do Portão e do Muro em torno do Aterro Sanitário localizado na Estrada São João Marcos, Bairro Nova Mangaratiba, 1º Distrito.</t>
   </si>
   <si>
     <t>11652</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Nilton Santiago</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11652/indicacao_97_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11652/indicacao_97_2022.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação 492/2021 - Solicito que seja providenciado as medidas necessárias de interesse público, que estude a possibilidade de viabilizar o Alargamento da Estrada da Ingaíba, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>11654</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Leandro de Paula</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11654/indicacao_99_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11654/indicacao_99_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, na medida do possível, encaminhe-se à secretaria responsável a solicitação para a viabilidade de ampliação do Ceim Santa Justina, na Praia do Saco, para atender a demanda da comunidade.</t>
   </si>
   <si>
     <t>11658</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11658/indicacao_103_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11658/indicacao_103_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com as secretarias competentes, para que seja realizado o fechamento de um buraco localizado na Rua Fortaleza tendo como ponto de referência o Canal do Leitão, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>11674</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11674/indicacao_109_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11674/indicacao_109_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que na medida do possível, encaminhe-se a Secretaria de competência, para que proceda com a limpeza das manilhas das Ruas ao entorno da pista de skate localizada na Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>11675</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Dori Costa</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11675/indicacao_111_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11675/indicacao_111_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, na medida do possível, encaminhe-se à secretaria responsável a solicitação para a colocação de um banner ou pintura do nome da Escola Municipal Maria Helena de Almeida Ferrazani, em Ibicuí, Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>11725</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11725/indicacao_120_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11725/indicacao_120_2022.pdf</t>
   </si>
   <si>
     <t>Indica o Exmo Sr. Prefeito que seja realizado reparo e manutenção no muro do Parque Exposições de Mangaratiba.</t>
   </si>
   <si>
     <t>11743</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11743/indicacao_124_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11743/indicacao_124_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que na medida do possível, encaminhe-se a Secretaria de competência, para que proceda com a manutenção da ponte que dá acesso as casas atrás do centro Kardecista (próximo a Escola Maria Augusta Lopes) Centro – Mangaratiba - 1º Distrito, conforme identificação em anexo.</t>
   </si>
   <si>
     <t>11745</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11745/indicacao_126_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11745/indicacao_126_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito q e, na medida do possível, encaminhe-se à secretaria responsável a solicitação para uma avaliação no trecho da Av. Litorânea, próximo ao nº 502, início do bairro Ribeira, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>11758</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11758/indicacao_131_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11758/indicacao_131_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, na medida do possível, encaminhe-se à secretaria responsável a solicitação para o desassoreamento, do trecho do canal próximo à pista de skate e às ruas Minas Gerais e Rio Grande do Sul, na Praia do Saco, Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>11777</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11777/ind_133.2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11777/ind_133.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com a secretaria competente para que seja providenciado a reconstrução da Estrada São João Marcos, Benguela, Serra do Piloto - 5º Distrito.</t>
   </si>
   <si>
     <t>11802</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Juninho de Jacareí</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11802/indicacao_138_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11802/indicacao_138_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em caráter de urgência, a recuperação da ponte situada à Rua Adalberto Pereira Pinto, próximo ao “Bar do Bicão”, em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>11803</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11803/indicacao_139_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11803/indicacao_139_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que na medida do possível, encaminhe-se a Secretaria de competência, para que proceda com a reforma do Parquinho localizado na pracinha do Morro do Cristo, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>11778</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11778/ind_141.2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11778/ind_141.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja providenciado em caráter de urgência, as medidas necessárias junto ao órgão competente, o reparo no asfalto ao longo da Av. Vale do Sahy (em Mangaratiba - 1º Distrito), trecho que compreende os Condomínios Águas Claras, Costa do Sahy e Naturale, se possível com cobertura asfáltica.</t>
   </si>
   <si>
     <t>11782</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11782/ind_145.2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11782/ind_145.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com as secretarias competentes, para que seja feito o reparo do calçamento no entorno da pracinha do Morro do Cristo, altura do número 45, na Estrada RJ-14, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>11783</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11783/ind_146.2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11783/ind_146.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de reparos na Rua Variante Raul Gouveia, descida principal do bairro de Ibicuí (Mangaratiba - 1º Distrito), próximo a segunda escadaria.</t>
   </si>
   <si>
     <t>11784</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11784/ind_147.2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11784/ind_147.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de retirada de barreira na Rua Variante Raul Gouveia, descida principal do bairro de Ibicuí (Mangaratiba - 1º Distrito), próximo ao DPO.</t>
   </si>
   <si>
     <t>11787</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11787/ind_150.2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11787/ind_150.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência, as medidas necessárias junto ao órgão competente, a dragagem do Rio Sahy, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>11837</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11837/indicacao_161_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11837/indicacao_161_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com as secretarias competentes, para que estude a possibilidade de fazer os devidos reparos na Estrada RJ 149 situado na Cachoeira dos Escravos, na Serra do Piloto - 5º Distrito.</t>
   </si>
   <si>
     <t>11839</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11839/indicacao_163_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11839/indicacao_163_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, no sentido de fazer uma avaliação na estrutura do prédio do CEIM Denise Mendes, em Conceição de Jacareí (2º Distrito), e se necessário os reparos devidos.</t>
   </si>
   <si>
     <t>11840</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11840/indicacao_164_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11840/indicacao_164_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, no sentido de fazer uma avaliação com emissão de laudo na estrutura do prédio da Escola Municipal Oliveira Bello, em Junqueira (Mangaratiba - 1º Distrito) e, se necessário, realizar os devidos reparos.</t>
   </si>
   <si>
     <t>11842</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11842/indicacao_166_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11842/indicacao_166_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com a Secretaria competente, para que seja realizado o reparo nos corrimões do bairro Morro Santo Antônio, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>11844</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11844/indicacao_168_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11844/indicacao_168_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que na medida do possível, encaminhe-se a Secretaria de competência, para que proceda com avaliação no prédio situado na Rua Fidelis da Silva Leite, no Moraes, em Mangaratiba (1º Distrito), que encontra-se com  instabilidade no terreno.</t>
   </si>
   <si>
     <t>11845</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11845/indicacao_169_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11845/indicacao_169_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em regime de urgência, a reforma da pavimentação do solo público na Rua Cecília, em Itacuruçá - 3º Distrito.</t>
   </si>
   <si>
     <t>11846</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11846/indicacao_170_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11846/indicacao_170_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em regime de urgência, a reforma da pavimentação do solo público na Rua Barão Drubsck (Rua da Escola Cecília Ferraz), em Itacuruçá - 3º Distrito.</t>
   </si>
   <si>
     <t>11847</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11847/indicacao_171_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11847/indicacao_171_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito o reparo no asfalto ao longo da Estrada de Junqueira (Operação Tapa Buracos), trecho que compete a Av. Litorânea a partir do Centro de Mangaratiba (1º Distrito) até ao bairro Santo Antônio, se possível com cobertura asfáltica.</t>
   </si>
   <si>
     <t>11860</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11860/indicacao_176_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11860/indicacao_176_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, na medida do possível, encaminhe-se a Secretaria de competência, para que proceda com a troca dos brinquedos quebrados na pracinha de skate, na Praia do Saco, em Mangaratiba (1º Distrito), conforme fotos em anexo.</t>
   </si>
   <si>
     <t>11922</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Dr. Mair</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11922/indicacao_188_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11922/indicacao_188_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que se proceda, junto as secretarias competentes, os devidos reparos, da canaleta de ferro que corta a Rua Projetada, descida do auto posto Capixaba, em Itacuruçá - 3º Distrito.</t>
   </si>
   <si>
     <t>11955</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11955/indicacao_202_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11955/indicacao_202_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja providenciado as medidas necessárias de interesse público, para a reforma na quadra de esportes do Axixá, em Itacuruçá - 3º Distrito.</t>
   </si>
   <si>
     <t>11997</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11997/indicacao_207_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11997/indicacao_207_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, no sentido de realizar obras de melhorias na calçada do entorno da Unidade Escolar CES, na Praia do Saco, Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12000</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12000/indicacao_214_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12000/indicacao_214_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de realizar recapeamento na Estrada São João Marcos, 355, Nova Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12003</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12003/indicacao_217_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12003/indicacao_217_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que na medida do possível, encaminhe-se a Secretaria de competência, para que proceda com o reparo na calçada na Rua Silas Albino, próximo a Subprefeitura e ao Corpo de Bombeiros, localizada na Praia do Saco, em Mangaratiba (1º Distrito), conforme fotos em anexo.</t>
   </si>
   <si>
     <t>12040</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12040/indicacao_220_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12040/indicacao_220_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em regime de urgência, a reforma da pavimentação do solo público na Rua Manoel Brás Correa, em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>12041</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12041/indicacao_221_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12041/indicacao_221_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em regime de urgência, a reforma da pavimentação do solo público na Rua da Alegria, em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>12042</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12042/indicacao_222_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12042/indicacao_222_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, na medida do possível encaminhe a secretaria responsável o pedido para que seja feita a manutenção da fiação que se encontra exposta na praça Capitão Aristides Brito, na rua Joaquim Cardoso da Cruz, em  frente ao Colégio João Paulo II, na Praia do Saco, Mangaratiba – 1° Distrito.</t>
   </si>
   <si>
     <t>12043</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12043/indicacao_225_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12043/indicacao_225_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com as secretarias competentes, no sentido de que seja feito obras de reparo e as devidas manutenções na Rua Jose Vasconcellos, bairro Nova Mangaratiba – 1º Distrito. (tendo como ponto de referência o deposito do MJJ).</t>
   </si>
   <si>
     <t>12044</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Wlad da Pesca</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12044/indicacao_228_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12044/indicacao_228_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que entre em contato com as secretarias competentes, no sentido de providenciar o desassoreamento do canal de Itacuruçá - 3º Distrito.</t>
   </si>
   <si>
     <t>12065</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12065/indicacao_231_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12065/indicacao_231_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que na medida do possível, encaminhe-se a Secretaria de competência, para que proceda com a troca da tampa do bueiro na Av. Frei Afonso. próximo a padaria do Sr. Ivan, na Praia do Saco, em Mangaratiba - 1º Distrito, conforme fotos em anexo</t>
   </si>
   <si>
     <t>12047</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12047/indicacao_233_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12047/indicacao_233_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de realizar recapeamento na Rua Jasmim, Nova Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12048</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12048/indicacao_234_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12048/indicacao_234_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de realizar recapeamento na Rua do Cravo, Nova Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12075</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12075/indicacao_245_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12075/indicacao_245_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, na medida do possível encaminhe a secretaria responsável o pedido para que seja feita a manutenção no parquinho da praça do O, rua XV de Novembro em Muriqui – 4° Distrito.</t>
   </si>
   <si>
     <t>12076</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12076/indicacao_246_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12076/indicacao_246_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito a possibilidade de reparo na Avenida Litorânea, altura da Taperinha, em Mangaratiba – 1° Distrito.</t>
   </si>
   <si>
     <t>12112</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12112/indicacao_247_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12112/indicacao_247_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com as secretarias competentes, para que seja realizado o reparo do calçamento, tipo bloquete, da Rua Manoel Gonçalves de Mendonça, no Parque Bela Vista, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12115</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12115/indicacao_250_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12115/indicacao_250_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que entre em contato com as secretarias competentes, no sentido de providenciar o reparo dos quebra-molas da Rua B, em Praia Grande - 6º Distrito.</t>
   </si>
   <si>
     <t>12116</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12116/indicacao_251_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12116/indicacao_251_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que entre em contato com as secretarias competentes, no sentido de providenciar a calçamento da Rua Angelina Santinha na Cachoeira II, em Muriqui - 4º Distrito.</t>
   </si>
   <si>
     <t>12119</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12119/indicacao_254_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12119/indicacao_254_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de reforma no Cais do bairro de Ibicuí, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12120</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12120/indicacao_255_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12120/indicacao_255_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de realizar manutenção e reparos na iluminação da quadra do Colégio João Paulo II, Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12121</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12121/indicacao_256_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12121/indicacao_256_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com a secretaria competente para que seja providenciado a reconstrução da escada localizada ao final da Rua Cristóvão V de Vasconcelos, em Ibicuí, Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12122</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em caráter de urgência, a reforma da pavimentação do solo público na Travessa da Petrobrás, em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>12164</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12164/indicacao_262_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12164/indicacao_262_2022.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação n.º 01/2021 - Que em caráter de urgência entre em contato com as secretarias competentes, no sentido de providenciar o reparo no parquinho da praça do Colégio Estadual João Paulo II, na Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12169</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12169/indicacao_267_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12169/indicacao_267_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de reformar a captação de água do Bairro Bela Vista (Serra do Piloto – 5º Distrito), assim como, substituir a tubulação de abastecimento de água.</t>
   </si>
   <si>
     <t>12170</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12170/indicacao_268_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12170/indicacao_268_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de reformar a captação de água do Bairro Benguela (Serra do Piloto – 5º Distrito), assim como, substituir a tubulação de abastecimento de água.</t>
   </si>
   <si>
     <t>12173</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12173/indicacao_271_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12173/indicacao_271_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que providencie, junto a Secretaria competente, o reparo na iluminação pública na Ladeira Maria Rita dos Santos, Parque Bela Vista (que dá acesso à Rua José Alves Souza e Silva a RJ 14), em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12199</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12199/indicacao_285_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12199/indicacao_285_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizado, em caráter de urgência, o fechamento, com tampa, dos bueiros localizados a Rua Euclides Claudino da Silva, em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>12200</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12200/indicacao_286_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12200/indicacao_286_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em caráter de urgência, a desobstrução dos bueiros localizados a Rua Adalberto Pereira Pinto, em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>12203</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12203/indicacao_289_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12203/indicacao_289_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com a Secretaria competente, no sentido de providenciar a reforma  do parquinho infantil do Apara, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12205</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12205/indicacao_291_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12205/indicacao_291_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que na medida do possível, encaminhe-se a Secretaria de competência, para que proceda com o reparo do buraco na Rua Irene Ramos Mafra, Brasilinha, em Itacuruçá - 3º Distrito.</t>
   </si>
   <si>
     <t>12206</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12206/indicacao_292_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12206/indicacao_292_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que na medida do possível, encaminhe-se a Secretaria de competência, para que proceda com a manutenção da Boca de Lobo na Rua Belém localizada na Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12207</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12207/indicacao_293_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12207/indicacao_293_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência, entre em contato com a Secretaria competente, para que sejam tomadas as medidas necessárias para fechar o esgoto que está aberto criando uma Vala Negra. O esgoto fica localizado na Avenida Rafael Levy Miranda, em frente ao Quiosque Bruna Mar, em Itacuruçá - 3º Distrito.</t>
   </si>
   <si>
     <t>12208</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12208/indicacao_294_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12208/indicacao_294_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência, entre em contato com a Secretaria competente para solucionar o problema de saneamento básico (esgoto a céu aberto), com o desentupimento dos bueiros na Rua Igualdade, n. º 45, localizada ao lado do Posto de Saúde de Itacuruçá - 3º Distrito.</t>
   </si>
   <si>
     <t>12281</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12281/indicacao_304_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12281/indicacao_304_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, na medida do possível, encaminhe-se a Secretaria de competência, para que proceda com a reforma da passarela que caiu devido as grandes chuvas, localizada entre o Conguinho e o Morro do Cristo, em Mangaratiba - 1º Distrito. Fotos em anexo.</t>
   </si>
   <si>
     <t>12284</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12284/indicacao_309_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12284/indicacao_309_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com a Secretaria competente, para que seja providenciado a reforma da escadaria localizada na Rua Francisco Gomes Filgueiras, na Estrada de Junqueira, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12242</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12242/indicacao_311_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12242/indicacao_311_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja providenciado as medidas necessárias de interesse público, para a reforma da Biquinha, situado em Muriqui - 4º Distrito.</t>
   </si>
   <si>
     <t>12285</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12285/indicacao_312_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12285/indicacao_312_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com as secretarias competentes, para que estude a possibilidade de realizar a restauração do Beco da Poesia, no Centro de Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12287</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12287/indicacao_314_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12287/indicacao_314_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com a secretaria competente, no sentido de providenciar a reforma com nova pintura nas demarcações de vagas no chão ao longo do estacionamento em Praia Brava, Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12288</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12288/indicacao_315_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12288/indicacao_315_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de realizar recapeamento na Rua Jacarandá, Nova Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12289</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12289/indicacao_316_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12289/indicacao_316_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de realizar recapeamento na Rua Peroba, Nova Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12290</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12290/indicacao_317_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12290/indicacao_317_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em caráter de urgência, a desobstrução dos bueiros localizados a Rua do Campo, em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>12291</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12291/indicacao_318_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12291/indicacao_318_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em caráter de urgência, a desobstrução dos bueiros situados a localidade Pau Rolou, em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>12306</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12306/indicacao_326_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12306/indicacao_326_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com a secretaria competente, no sentido de providenciar a manutenção do parquinho da Ilha da Gamboa, em Itacuruçá - 3º Distrito.</t>
   </si>
   <si>
     <t>12307</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12307/indicacao_327_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12307/indicacao_327_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, no sentido de aumentar a proteção do Canal do Leitão, subindo o muro e meio fio na passagem pela Rua Fortaleza, Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12310</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12310/indicacao_330_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12310/indicacao_330_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que estude a possibilidade de manutenção das lâmpadas de iluminação pública da Rua Jasmin, na Nova Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12312</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12312/indicacao_332_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12312/indicacao_332_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com a Secretaria competente, para que seja providenciado a reforma dos equipamentos da academia ao ar livre, instalada próximo ao campo de areia do Apara, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12432</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12432/indicacao_345_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12432/indicacao_345_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com a Secretaria competente, para que seja providenciado o conserto da cratera na Avenida Vereador Célio Lopes, em frente ao estabelecimento comercial do “Baiano”, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12365</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12365/indicacao_348_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12365/indicacao_348_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja providenciado as medidas necessárias de interesse público, que estude a possibilidade de viabilizar o alargamento da Rua Vinte, situado em Muriqui – 4º Distrito.</t>
   </si>
   <si>
     <t>12366</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12366/indicacao_349_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12366/indicacao_349_2022.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação 166/2020 - Indica ao Exmo Sr. Prefeito que seja providenciado a troca da areia do solo por grama sintética do parquinho da Praia Grande - 6º Distrito.</t>
   </si>
   <si>
     <t>12367</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12367/indicacao_350_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12367/indicacao_350_2022.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação 171/2020 - Indica ao Exmo Sr. Prefeito que, em caráter de urgência, que troque a areia do solo por grama sintética no parquinho da praça de skate, próximo a cabine da Guarda Municipal, em Muriqui - 4º Distrito.</t>
   </si>
   <si>
     <t>12435</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12435/indicacao_354_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12435/indicacao_354_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em caráter de urgência, a desobstrução dos bueiros localizados na Rua Joaquim Francisco Ceia, em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>12382</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12382/indicacao_356_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12382/indicacao_356_2022.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação 111/21, de minha autoria, que em caráter de urgência entre em contato com as secretarias competentes, no sentido de que sejam feitos reparos na ponte da Rua Marcelo Araújo, que dá acesso à Rua Parati, atrás da base do SAMU, Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12387</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12387/indicacao_362_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12387/indicacao_362_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com a Secretaria competente, no sentido de realizar a operação tapa buraco no início da Rua Alameda do Sol Nascente, (próximo ao Restaurante Kakau), com esquina na Travessa dos Sinos, na Marina de Itacuruçá em Itacuruçá – 3º Distrito.</t>
   </si>
   <si>
     <t>12449</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12449/indicacao_363_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12449/indicacao_363_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em caráter de urgência, a desobstrução dos bueiros localizados na Rua Noel, em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>12436</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12436/indicacao_368_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12436/indicacao_368_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que na medida do possível encaminhe-se a Secretaria de competência, para que proceda com a manutenção da boca de lobo na Rua Nelson Nogueira, descendo o viaduto, em frente ao borracheiro, em Itacuruçá, 3º Distrito.</t>
   </si>
   <si>
     <t>12451</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12451/indicacao_375_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12451/indicacao_375_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com as secretarias competentes, para que seja efetuado a manutenção da iluminação pública da Avenida Litorânea – Junqueira (Mangaratiba - 1º Distrito), tendo como ponto de referência a casa 423.</t>
   </si>
   <si>
     <t>12452</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12452/indicacao_376_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12452/indicacao_376_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, no sentido de fazer uma avaliação e posterior reparo na estrutura da Escola Municipal Adalberto Pereira Pinto, em Itacurubitiba, Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>12453</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12453/indicacao_377_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12453/indicacao_377_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, no sentido de fazer uma avaliação e posterior reparo na estrutura da Escola Municipal de Educação Especial Emanuela Ribeiro de Souza. (CER Emanuela Ribeiro de Souza), na Praia do Saco, Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12456</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12456/indicacao_380_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12456/indicacao_380_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de realizar a manutenção da calçada da Rua Manaus, em frente a Tabacaria El Fumo, na Praia do Saco, Mangaratiba – 1º Distrito.</t>
   </si>
   <si>
     <t>12460</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12460/indicacao_384_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12460/indicacao_384_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com a Secretaria competente, para que se promova a substituição da tubulação de drenagem da Rua Novo Mundo, Nova Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12461</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12461/indicacao_385_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12461/indicacao_385_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja providenciado as medidas necessárias de interesse público, que estude a possibilidade de viabilizar a troca do manilhamento na Rua Bertholdo Ramos, esquina com a Rua São Paulo próximo ao CIEP, localizado na Praia do Saco, Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12463</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12463/indicacao_387_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12463/indicacao_387_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, no sentido de ver a possibilidade de serem feitas melhorias ou o calçamento da Estrada do Batatal, próximo ao lote 5 - fundos, na Fazenda Ingaíba, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12464</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12464/indicacao_388_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12464/indicacao_388_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, no sentido de reparar as caixas de luz situadas no muro da quadra de esportes ao lado da Escola Municipal Victor de Souza Breves, na Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12465</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12465/indicacao_389_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12465/indicacao_389_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de implementar ralos lineares na Rua José Manoel Afonso Nogueira, Nova Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12510</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12510/indicacao_398_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12510/indicacao_398_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência seja providenciado reparos/manutenção da Iluminação Pública da antiga Avenida Rio de Janeiro (Atual Avenida José Antônio da Costa), Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12513</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12513/indicacao_401_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12513/indicacao_401_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que na medida do possível, encaminhe-se a Secretaria de competência, para que proceda com o reparo do buraco na calçada localizado na Rua São Luiz próximo ao nº05, na Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12515</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12515/indicacao_403_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12515/indicacao_403_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de realizar reparo na calçada da Rua Coronel Moreira da Silva, ao lado da Lanchonete da Glória, no Centro de Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12516</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12516/indicacao_404_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12516/indicacao_404_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de realizar reparos na Pista de Skate, na Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12517</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em caráter de urgência, a desobstrução dos bueiros localizados na Rua Antônio Norberto da Silva, em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>12520</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12520/indicacao_408_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12520/indicacao_408_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, na medida do possível encaminhe-se a secretaria responsável o pedido para que seja providenciada o reparo na iluminação na Rua João Bondim, Lote 15, Casa 03, Muriqui – 4°Distrito.</t>
   </si>
   <si>
     <t>12521</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, na medida do possível encaminhe-se a secretaria responsável o pedido para que seja providenciada melhorias na quadra de futebol na rua João Bondim, em Muriqui – 4°Distrito.</t>
   </si>
   <si>
     <t>12532</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, no sentido de fazer uma vistoria e posterior limpeza nas entradas de águas pluviais (bueiros) da Rua Bahia, em Muriqui - 4º Distrito.</t>
   </si>
   <si>
     <t>12533</t>
   </si>
@@ -1416,1011 +1416,1011 @@
   <si>
     <t>12534</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de realizar a troca da tampa do bueiro na Rodovia RJ-14, em frente a padaria, no Alto de Ibicuí, em Mangaratiba –  1º Distrito.</t>
   </si>
   <si>
     <t>12535</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que estude a possibilidade de manutenção das lâmpadas de iluminação pública da Rua Maranhão, na Praia do Saco, Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12553</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12553/indicacao_423_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12553/indicacao_423_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja providenciado as medidas necessárias de interesse público, a retirada ou substituição do poste de iluminação que está instalado na Rua Sitio Nilda Marques n 90, em frente ao prédio amarelo, alto de Ibicuí subida Construlider, localizado em Ibicuí, Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12556</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12556/indicacao_426_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12556/indicacao_426_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em caráter de urgência, a reforma da pavimentação do solo público na Rua Cassiano de Souza, em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>12561</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12561/indicacao_431_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12561/indicacao_431_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que na medida do possível, encaminhe-se a Secretaria de competência, para que proceda com a restauração da primeira escada localizada antes do condomínio Vista Mar, na Ribeira, Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12587</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12587/indicacao_433_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12587/indicacao_433_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, no sentido de fazer uma avaliação técnica nas telhas galvanizadas que estão soltas na cobertura da quadra da Praia do Saco, ao lado da Escola Municipal Victor de Souza Breves, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12570</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12570/indicacao_434_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12570/indicacao_434_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em caráter de urgência, a reforma da pavimentação do solo público na Rua Antônio Alves de Oliveira (Rua da 1ª Igreja Batista), em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>12571</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12571/indicacao_435_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12571/indicacao_435_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com a Secretaria competente, para que seja realizado o conserto da cratera que está se abrindo junto ao meio-fio, na Rua Rubião Junior, nº 34, Centro de Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12573</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12573/indicacao_437_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12573/indicacao_437_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que estude a possibilidade de manutenção das lâmpadas de iluminação pública da Rua Variante Raul Gouveia, em frente à casa 231, Ibicuí, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12578</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12578/indicacao_442_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12578/indicacao_442_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que na medida do possível, encaminhe-se a Secretaria de competência, para que proceda com a manutenção da calçada aos fundos da Escola Maria Augusta Lopes, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12579</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12579/indicacao_443_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12579/indicacao_443_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada a desobstrução e limpeza do ralo coletor de águas pluviais com caminhão sugador. Situado a Rua Antônio Cláudio Gonçalves, em frente ao nº 09, Nova Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12592</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12592/indicacao_448_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12592/indicacao_448_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com a Secretaria competente, para que seja providenciado a substituição dos refletores do campo de futebol Figueirão por refletores de LED, Muriqui - 4º Distrito.</t>
   </si>
   <si>
     <t>12593</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12593/indicacao_449_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12593/indicacao_449_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, na medida do possível, encaminhe a Secretaria de competência, o pedido para que realize a troca da caixa d’água, localizada na Rua João Isidoro da Conceição, atrás do Cemitério Municipal de Mangaratiba – 1º Distrito.</t>
   </si>
   <si>
     <t>12594</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12594/indicacao_450_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12594/indicacao_450_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de realizar recapeamento na Rua João Izidoro da Conceição, Praia do Saco, atrás do Cemitério Municipal de Mangaratiba – 1º Distrito.</t>
   </si>
   <si>
     <t>12611</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12611/indicacao_454_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12611/indicacao_454_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que na medida do possível, encaminhe-se a Secretaria de competência, para que proceda com a pintura dos quebra-molas iniciando do Horto Municipal até a Benguela, na Serra do Piloto - 5º Distrito.</t>
   </si>
   <si>
     <t>12613</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12613/indicacao_456_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12613/indicacao_456_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, no sentido de que seja feito o reparo nas manilhas da Rua das Flores, em frente ao nº 60, Bairro Nova Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12615</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12615/indicacao_458_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12615/indicacao_458_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja providenciado as medidas necessárias de interesse público, que realize a limpeza e manutenção de esgoto na Rua Vera Maria Bertino Jorge, antiga Rua 15, localizada em Muriqui - 3º Distrito.</t>
   </si>
   <si>
     <t>12675</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12675/indicacao_463_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12675/indicacao_463_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de realizar a troca da tampa do bueiro da Rua Peroba, próximo a casa nº50, Nova Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12687</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12687/indicacao_467_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12687/indicacao_467_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em caráter de urgência, a desobstrução dos bueiros localizados na Rua da Torre, em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>12688</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12688/indicacao_468_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12688/indicacao_468_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em caráter de urgência, a reforma da pavimentação do solo público na Rua da Torre, em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>12689</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12689/indicacao_469_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12689/indicacao_469_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que estude a possibilidade de realizar a manutenção das lâmpadas de iluminação pública de toda a extensão da Rua Guanabara, em Junqueira, Mangaratiba – 1º Distrito.</t>
   </si>
   <si>
     <t>12690</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12690/indicacao_470_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12690/indicacao_470_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, na medida do possível, encaminhe-se à secretaria responsável  reforma na piscinas localizadas no Poção, na Rua Carlos Buzato, em Muriqui -  4º Distrito.</t>
   </si>
   <si>
     <t>12691</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12691/indicacao_471_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12691/indicacao_471_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, na medida do possível, encaminhe-se à secretaria responsável para que possa ser feita uma reforma no parque infantil localizado no Poção, na Rua Carlos Buzato, em Muriqui -  4º Distrito.</t>
   </si>
   <si>
     <t>12699</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12699/indicacao_473_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12699/indicacao_473_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com a Secretaria competente, para que seja realizado o conserto da cratera na Rua Moacir Medina de Souza, Praia do Saco, próximo ao cemitério, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12692</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12692/indicacao_474_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12692/indicacao_474_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que na medida do possível seja feita uma reforma em toda rede de água potável em Itacurubitiba, Conceição de Jacareí – 2° Distrito.</t>
   </si>
   <si>
     <t>12721</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12721/indicacao_479_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12721/indicacao_479_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em caráter de urgência, a reforma da pavimentação do solo público na Rua Sereder, em Itacuruçá - 3º Distrito.</t>
   </si>
   <si>
     <t>12704</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12704/indicacao_481_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12704/indicacao_481_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de realizar o recapeamento da Rua Rio Grande, Serra do Piloto - 5º Distrito.</t>
   </si>
   <si>
     <t>12726</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12726/indicacao_486_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12726/indicacao_486_2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Sr. Prefeito que avalie a possibilidade de realizar a manutenção da calçada da academia ao ar livre, localizada na Estrada São João Marcos, na Praia do Saco – 1º Distrito.</t>
   </si>
   <si>
     <t>12728</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12728/indicacao_488_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12728/indicacao_488_2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Sr. Prefeito que, na medida do possível encaminhe-se a secretaria responsável o pedido para que seja realizado o conserto da cratera na rua Rio Grande do Sul, em Muriqui, n° 205 (4° Distrito).</t>
   </si>
   <si>
     <t>12749</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12749/indicacao_493_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12749/indicacao_493_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, no sentido de que possa ser feita uma análise e desobstrução das manilhas de esgoto da Estrada São João Marcos, na altura do n°159, próximo ao posto de gasolina de gnv, no bairro Nova Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12751</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12751/indicacao_494_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12751/indicacao_494_2022.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação 20/2021 - Indica ao Exmo Sr Prefeito que seja providenciado em caráter de urgência, a pintura do Estádio Municipal José Maria de Brito Barros, na Praia do Saco, em Mangaratiba - 1° Distrito.</t>
   </si>
   <si>
     <t>12753</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12753/indicacao_498_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12753/indicacao_498_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr Prefeito que estude a possibilidade de manutenção das lâmpadas e instalação de postes de iluminação pública da Rua do Rone - Estrada Fazenda Rubião, na Serra do Piloto - 5º Distrito.</t>
   </si>
   <si>
     <t>12760</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>Dr. Davi</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12760/indicacao_506_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12760/indicacao_506_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr Prefeito que realize o reparo da iluminação pública na Rua Violeta, em frente ao número 15, próximo à casa do Sr. Ronaldo, em Nova Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12782</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12782/indicacao_507_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12782/indicacao_507_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefito que, em caráter de urgência, entre em contato com a Secretaria competente, para que seja feito o reparo da ponte localizada em  cima do rio que fica na entrada da Marina Porto Itacuruçá – 3º Distrito.</t>
   </si>
   <si>
     <t>12787</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12787/indicacao_512_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12787/indicacao_512_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefito que seja realizada, em caráter de urgência, uma operação tapa buracos por toda extensão da Rua Alameda do Geleia, situada na Brasilinha, em Itacuruçá - 3º Distrito.</t>
   </si>
   <si>
     <t>12788</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12788/indicacao_513_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12788/indicacao_513_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito a reforma da canaleta na Estrada RJ 14, no trecho compreendido entre a “Barbearia do Neymar até a Pensão da Sandra”, no Centro de Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12854</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12854/indicacao_523_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12854/indicacao_523_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que estude a possibilidade de manutenção das lâmpadas e instalação de postes de iluminação pública da Rua Bela Vista, na Serra do Piloto - 5º Distrito.</t>
   </si>
   <si>
     <t>12855</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12855/indicacao_524_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12855/indicacao_524_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de realizar reparo no calçamento da Rua Variante Raul Gouveia, na altura da escadaria da biquinha até o Empório Guaru, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12857</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12857/indicacao_526_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12857/indicacao_526_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, dentro da possibilidade encaminhe-se a secretaria responsável o pedido para que seja providenciado o recapeamento da Rua Angelo Ferro, na altura do número 120, próximo ao Posto de Saúde de Ibicuí, Mangaratiba – 1° Distrito.</t>
   </si>
   <si>
     <t>12858</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12858/indicacao_527_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12858/indicacao_527_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com a Secretaria competente, para que seja realizada obras de reparo da fossa localizada na Estrada RJ 14, 42, próximo a “Barbearia do Neymar”, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12882</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12882/indicacao_532_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12882/indicacao_532_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. prefeito que em caráter de urgência seja providenciado reparos/manutenção da grama sintética do Campo Vereador Adilson Guimarães na Praia do Saco, Mangaratiba – 1° Distrito.</t>
   </si>
   <si>
     <t>12888</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12888/indicacao_538_2022_-.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12888/indicacao_538_2022_-.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em regime de urgência, a manutenção da iluminação pública na Rua da Luz, em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>12889</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12889/indicacao_539_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12889/indicacao_539_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito, que seja realizada em caráter de urgência, o reparo estrutural emergencial do muro do Centro Esportivo Ely Ferreira Ceia, em Conceição de Jacareí, 2º Distrito.</t>
   </si>
   <si>
     <t>12956</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12956/indicacao_540_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12956/indicacao_540_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que providencie o reparo no poste de iluminação pública, no Sítio Nilda Marques n° 90, próximo a subida da Construlider, em frente ao Prédio Amarelo no Alto de Ibicuí, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12957</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12957/indicacao_542_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12957/indicacao_542_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com as secretarias competentes, no sentido de providenciar o reparo na rede elétrica dos postes do ponto de ônibus em frente ao Shopping do Sahy (Mangaratiba - 1º Distrito), na beira da Rio Santos.</t>
   </si>
   <si>
     <t>12958</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12958/indicacao_543_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12958/indicacao_543_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. prefeito que realize o reparo da iluminação pública na Vila Jandira, na Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12968</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12968/indicacao_545.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12968/indicacao_545.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, para que seja asfaltado um trecho da Rua Cecília (no início da escola Cecília Ferraz) até o cruzamento da Avenida Itaguaí em Itacuruçá – 3º Distrito.</t>
   </si>
   <si>
     <t>12969</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12969/indicacao_554.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12969/indicacao_554.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, no sentido de que possa ser feito um desgaste nos parafusos dos postes, instalados recentemente, no calçadão da orla da Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>12973</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12973/indicacao_558.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12973/indicacao_558.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja providenciado as medidas necessárias de interesse público, que estude a possibilidade de viabilizar a troca do manilhamento na Rua Antônio Claudio Gonçalves, próximo as Ruinas, localizado na Nova Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>13035</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13035/indicacao_560_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13035/indicacao_560_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, na medida do possível, encaminhe-se à secretaria responsável a possibilidade de que, seja feita a manutenção no guarda corpo da academia ao ar livre na orla da Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>13036</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13036/indicacao_561_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13036/indicacao_561_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, na medida do possível, encaminhe-se à secretaria responsável a possibilidade de que, seja feita a manutenção do calçamento na Av. Beira-Mar, próximo ao pontilhão, em Muriqui - 4º Distrito.</t>
   </si>
   <si>
     <t>13137</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13137/ind_566_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13137/ind_566_2022.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação 027/2021 - Indica ao Exmo Sr. Prefeito que em caráter de urgência entre em contato com a Secretaria competente, no sentido de providenciar a substituição do campo de areia localizado no bairro Apara, em Mangaratiba (1º Distrito), por um campo em grama sintética.</t>
   </si>
   <si>
     <t>13042</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13042/indicacao_569_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13042/indicacao_569_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência providencie troca de manilha na Rua Álvaro Braz de Moreira, antiga Rua 1, no Sahy, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>13044</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>Dra. Gabi</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13044/indicacao_571_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13044/indicacao_571_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizadas em caráter de urgência, providências para troca de do poste da rede elétrica localizado na Ladeira Maria Rita dos Santos, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>13099</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13099/ind_575_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13099/ind_575_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja providenciado as medidas necessárias de interesse público, que realize o reparo da iluminação na Estrada da Cachoeira, próximo a Escola Municipal Jurandir dos Santos Fernandes na Fazenda Santa Bárbara, em Mangaratiba - 1° Distrito.</t>
   </si>
   <si>
     <t>13100</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13100/ind_576_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13100/ind_576_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em caráter de urgência, a reforma da pavimentação do solo público na Rua D, em frente à Praia de Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>13107</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13107/ind_583_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13107/ind_583_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, na medida do possível, encaminhe-se à secretaria responsável a possibilidade de que seja feita a manutenção no asfalto na Rua Arariboia, próximo a ponte, em Muriqui - 4º Distrito.</t>
   </si>
   <si>
     <t>13108</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13108/ind_584_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13108/ind_584_2022.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação 514/2021 - Indica ao Exmo Sr. Prefeito que seja providenciado em caráter de urgência, a pintura dos redutores de velocidade da RJ 14, no trecho compreendido entre o Parque Bela Vista e a “Toca da Velha” (Mangaratiba – 1º Distrito), incluindo a sinalização dos mesmos.</t>
   </si>
   <si>
     <t>13109</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13109/ind_585_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13109/ind_585_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja providenciada em caráter de urgência a limpeza geral e a dedetização do Cemitério Municipal do 1º Distrito, tornando-se periódica a mesma.</t>
   </si>
   <si>
     <t>13139</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13139/ind_588_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13139/ind_588_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, no sentido de que, possam consertar o buraco que se encontra na Rua da Cachoeira 1, em Muriqui – 4º Distrito.</t>
   </si>
   <si>
     <t>13140</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13140/ind_589_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13140/ind_589_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, no sentido de que, seja feita a manutenção nas lâmpadas da rua Boa Esperança, em Muriqui – 4º Distrito.</t>
   </si>
   <si>
     <t>13144</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13144/ind_593_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13144/ind_593_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja providenciado as medidas necessárias de interesse público, que estude a possibilidade de viabilizar a desobstrução do manilhamento na Rua Evelina, nª 01, localizado em Itacuruça - 3º Distrito.</t>
   </si>
   <si>
     <t>13188</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13188/ind_594.22.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13188/ind_594.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência, entre em contato com a Secretaria competente, para que seja providenciado o conserto da fiação do poste de alta tensão (com fios expostos)  localizado entre o Colégio Paulo Scofano e o campo da quadra de futebol que fica localizado na Praia da Gamboa – Ilha de Itacuruçá -3º Distrito.</t>
   </si>
   <si>
     <t>13189</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13189/ind_595.22.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13189/ind_595.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência, entre em contato com a Secretaria competente, para que seja feita limpeza da fossa que fica localizada no manguezal atrás do Bar do Miguel na Praia da Gamboa – Ilha de Itacuruçá - 3º Distrito.</t>
   </si>
   <si>
     <t>13148</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13148/ind_599_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13148/ind_599_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em caráter de urgência, a reforma da Sala de Troféus da Quadra de Esportes situada a Rua do Campo, em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>13164</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13164/indicacao_601_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13164/indicacao_601_2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito queue, em caráter de urgência, entre em contato com as Secretarias competentes, no sentido de que, seja feita a manutenção em toda extensão da Rua Henriqueta Rrita dos Santos, Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>13190</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13190/ind_603.22.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13190/ind_603.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja realizada, em caráter de urgência, a manutenção dos paralelepípedos das calçadas da Rua Adalberto Pereira Pinto, em Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>13191</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13191/ind_610.22.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13191/ind_610.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que, em caráter de urgência, entre em contato com as Secretarias competentes, no sentido de que seja feita a limpeza da Rua Violeta, Nova Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>13213</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13213/ind_619.22.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13213/ind_619.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja providenciado de acordo com as medidas necessárias de interesse público, que realize a restauração da imagem de Iemanjá na Praia de Itacuruçá - 3º Distrito.</t>
   </si>
   <si>
     <t>13217</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13217/ind_624.22.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13217/ind_624.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr, Prefeito que em caráter de urgência seja providenciado reparos/manutenção da Iluminação Pública da Travessa João Isidoro (atrás do cemitério Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>13219</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13219/ind_627.22.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13219/ind_627.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que realize a manutenção e/ou troca de brinquedos danificados do parque infantil na Rua Helena G Mirandola, antiga rua B, localizada na Praia Grande, 6º Distrito.</t>
   </si>
   <si>
     <t>13220</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13220/ind_628.22.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13220/ind_628.22.pdf</t>
   </si>
   <si>
     <t>Indicamos a Exmo. Sr Prefeito que avalie a possibilidade de realizar a manutenção da calçada da Rua Dr. Gilson Sá com a Av. Frei Afonso, próximo a casa 261, na Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>13242</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13242/ind_636.22.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13242/ind_636.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que providencie as medidas necessárias junto aos órgãos responsáveis, para o reparo no poste localizado na entrada da Praia da Gamboa, Ilha de Itacuruçá - 3º Distrito.</t>
   </si>
   <si>
     <t>13243</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13243/ind_637.22.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13243/ind_637.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que em caráter de urgência sejam tomadas providências necessárias, junto ao departamento competente para que seja efetuado a manutenção das grades dos bueiros situados no Morro do Cristo, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>13260</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13260/ind_646.22_13.12.22.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13260/ind_646.22_13.12.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que para que sejam feitos manutenção e reparos na Rua João Gomes, em frente à Escola Municipal da Gamboa, na Ilha da Gamboa, em Itacuruçá - 3º Distrito.</t>
   </si>
   <si>
     <t>13264</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13264/ind_650.22_13.12.22.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13264/ind_650.22_13.12.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que avalie a possibilidade de realizar manutenção na pavimentação da Rua Variante Raul Gouveia, em frente ao mercado Ibicuí Market, em Ibicuí, Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>13277</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13277/ind_654_15_12_22_032403.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13277/ind_654_15_12_22_032403.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que na medida do possível, encaminhe-se a Secretaria de competência, para que proceda com recapeamento asfáltico na Rua Minas Gerais, próximo a pista de skate na Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>13278</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13278/ind_655.22_15.12.22.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13278/ind_655.22_15.12.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito que seja providenciado o "desassoreamento do rio" que passa no meio da Praça Capitão Aristides Brito em frente ao Colégio João Paulo, localizado na Praia do Saco, em Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>13281</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>RETIRADA A PEDIDO DO VEREADOR NILTON SANTIAGO.</t>
   </si>
   <si>
     <t>13285</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13285/ind_662_15_12_22_032400.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13285/ind_662_15_12_22_032400.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito que seja realizada a reconstrução da Rua Francisco Gomes Filgueiras, em Mangaratiba – 1º Distrito.</t>
   </si>
   <si>
     <t>12154</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12154/pl_44.2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12154/pl_44.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dragagem do Rio do Saco no município de Mangaratiba.</t>
   </si>
   <si>
     <t>12378</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Alessandro Portugal, Hugo Graçano</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12378/p_l_51_2022.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12378/p_l_51_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fechamento/interdição das principais ruas com alagamento na Praia do Saco no Município de Mangaratiba.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2727,68 +2727,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11417/indicacao_05_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11420/indicacao_08_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11460/indicacao_24_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11462/indicacao_26_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11489/indicacao_33_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11541/indicacao_52_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11543/indicacao_54_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11592/indicacao_69_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11626/indicacao_90_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11669/indicacao_93_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11651/indicacao_96_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11652/indicacao_97_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11654/indicacao_99_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11658/indicacao_103_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11674/indicacao_109_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11675/indicacao_111_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11725/indicacao_120_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11743/indicacao_124_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11745/indicacao_126_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11758/indicacao_131_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11777/ind_133.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11802/indicacao_138_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11803/indicacao_139_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11778/ind_141.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11782/ind_145.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11783/ind_146.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11784/ind_147.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11787/ind_150.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11837/indicacao_161_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11839/indicacao_163_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11840/indicacao_164_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11842/indicacao_166_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11844/indicacao_168_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11845/indicacao_169_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11846/indicacao_170_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11847/indicacao_171_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11860/indicacao_176_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11922/indicacao_188_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11955/indicacao_202_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11997/indicacao_207_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12000/indicacao_214_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12003/indicacao_217_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12040/indicacao_220_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12041/indicacao_221_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12042/indicacao_222_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12043/indicacao_225_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12044/indicacao_228_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12065/indicacao_231_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12047/indicacao_233_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12048/indicacao_234_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12075/indicacao_245_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12076/indicacao_246_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12112/indicacao_247_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12115/indicacao_250_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12116/indicacao_251_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12119/indicacao_254_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12120/indicacao_255_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12121/indicacao_256_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12164/indicacao_262_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12169/indicacao_267_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12170/indicacao_268_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12173/indicacao_271_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12199/indicacao_285_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12200/indicacao_286_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12203/indicacao_289_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12205/indicacao_291_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12206/indicacao_292_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12207/indicacao_293_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12208/indicacao_294_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12281/indicacao_304_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12284/indicacao_309_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12242/indicacao_311_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12285/indicacao_312_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12287/indicacao_314_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12288/indicacao_315_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12289/indicacao_316_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12290/indicacao_317_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12291/indicacao_318_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12306/indicacao_326_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12307/indicacao_327_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12310/indicacao_330_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12312/indicacao_332_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12432/indicacao_345_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12365/indicacao_348_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12366/indicacao_349_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12367/indicacao_350_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12435/indicacao_354_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12382/indicacao_356_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12387/indicacao_362_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12449/indicacao_363_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12436/indicacao_368_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12451/indicacao_375_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12452/indicacao_376_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12453/indicacao_377_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12456/indicacao_380_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12460/indicacao_384_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12461/indicacao_385_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12463/indicacao_387_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12464/indicacao_388_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12465/indicacao_389_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12510/indicacao_398_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12513/indicacao_401_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12515/indicacao_403_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12516/indicacao_404_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12520/indicacao_408_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12553/indicacao_423_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12556/indicacao_426_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12561/indicacao_431_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12587/indicacao_433_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12570/indicacao_434_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12571/indicacao_435_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12573/indicacao_437_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12578/indicacao_442_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12579/indicacao_443_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12592/indicacao_448_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12593/indicacao_449_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12594/indicacao_450_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12611/indicacao_454_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12613/indicacao_456_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12615/indicacao_458_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12675/indicacao_463_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12687/indicacao_467_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12688/indicacao_468_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12689/indicacao_469_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12690/indicacao_470_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12691/indicacao_471_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12699/indicacao_473_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12692/indicacao_474_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12721/indicacao_479_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12704/indicacao_481_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12726/indicacao_486_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12728/indicacao_488_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12749/indicacao_493_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12751/indicacao_494_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12753/indicacao_498_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12760/indicacao_506_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12782/indicacao_507_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12787/indicacao_512_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12788/indicacao_513_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12854/indicacao_523_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12855/indicacao_524_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12857/indicacao_526_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12858/indicacao_527_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12882/indicacao_532_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12888/indicacao_538_2022_-.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12889/indicacao_539_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12956/indicacao_540_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12957/indicacao_542_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12958/indicacao_543_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12968/indicacao_545.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12969/indicacao_554.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12973/indicacao_558.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13035/indicacao_560_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13036/indicacao_561_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13137/ind_566_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13042/indicacao_569_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13044/indicacao_571_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13099/ind_575_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13100/ind_576_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13107/ind_583_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13108/ind_584_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13109/ind_585_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13139/ind_588_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13140/ind_589_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13144/ind_593_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13188/ind_594.22.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13189/ind_595.22.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13148/ind_599_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13164/indicacao_601_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13190/ind_603.22.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13191/ind_610.22.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13213/ind_619.22.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13217/ind_624.22.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13219/ind_627.22.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13220/ind_628.22.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13242/ind_636.22.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13243/ind_637.22.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13260/ind_646.22_13.12.22.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13264/ind_650.22_13.12.22.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13277/ind_654_15_12_22_032403.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13278/ind_655.22_15.12.22.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13285/ind_662_15_12_22_032400.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12154/pl_44.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12378/p_l_51_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11417/indicacao_05_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11420/indicacao_08_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11460/indicacao_24_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11462/indicacao_26_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11489/indicacao_33_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11541/indicacao_52_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11543/indicacao_54_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11592/indicacao_69_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11626/indicacao_90_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11669/indicacao_93_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11651/indicacao_96_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11652/indicacao_97_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11654/indicacao_99_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11658/indicacao_103_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11674/indicacao_109_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11675/indicacao_111_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11725/indicacao_120_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11743/indicacao_124_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11745/indicacao_126_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11758/indicacao_131_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11777/ind_133.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11802/indicacao_138_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11803/indicacao_139_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11778/ind_141.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11782/ind_145.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11783/ind_146.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11784/ind_147.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11787/ind_150.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11837/indicacao_161_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11839/indicacao_163_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11840/indicacao_164_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11842/indicacao_166_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11844/indicacao_168_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11845/indicacao_169_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11846/indicacao_170_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11847/indicacao_171_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11860/indicacao_176_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11922/indicacao_188_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11955/indicacao_202_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/11997/indicacao_207_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12000/indicacao_214_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12003/indicacao_217_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12040/indicacao_220_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12041/indicacao_221_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12042/indicacao_222_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12043/indicacao_225_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12044/indicacao_228_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12065/indicacao_231_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12047/indicacao_233_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12048/indicacao_234_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12075/indicacao_245_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12076/indicacao_246_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12112/indicacao_247_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12115/indicacao_250_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12116/indicacao_251_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12119/indicacao_254_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12120/indicacao_255_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12121/indicacao_256_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12164/indicacao_262_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12169/indicacao_267_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12170/indicacao_268_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12173/indicacao_271_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12199/indicacao_285_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12200/indicacao_286_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12203/indicacao_289_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12205/indicacao_291_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12206/indicacao_292_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12207/indicacao_293_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12208/indicacao_294_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12281/indicacao_304_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12284/indicacao_309_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12242/indicacao_311_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12285/indicacao_312_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12287/indicacao_314_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12288/indicacao_315_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12289/indicacao_316_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12290/indicacao_317_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12291/indicacao_318_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12306/indicacao_326_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12307/indicacao_327_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12310/indicacao_330_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12312/indicacao_332_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12432/indicacao_345_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12365/indicacao_348_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12366/indicacao_349_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12367/indicacao_350_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12435/indicacao_354_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12382/indicacao_356_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12387/indicacao_362_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12449/indicacao_363_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12436/indicacao_368_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12451/indicacao_375_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12452/indicacao_376_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12453/indicacao_377_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12456/indicacao_380_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12460/indicacao_384_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12461/indicacao_385_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12463/indicacao_387_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12464/indicacao_388_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12465/indicacao_389_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12510/indicacao_398_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12513/indicacao_401_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12515/indicacao_403_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12516/indicacao_404_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12520/indicacao_408_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12553/indicacao_423_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12556/indicacao_426_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12561/indicacao_431_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12587/indicacao_433_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12570/indicacao_434_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12571/indicacao_435_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12573/indicacao_437_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12578/indicacao_442_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12579/indicacao_443_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12592/indicacao_448_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12593/indicacao_449_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12594/indicacao_450_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12611/indicacao_454_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12613/indicacao_456_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12615/indicacao_458_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12675/indicacao_463_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12687/indicacao_467_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12688/indicacao_468_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12689/indicacao_469_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12690/indicacao_470_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12691/indicacao_471_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12699/indicacao_473_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12692/indicacao_474_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12721/indicacao_479_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12704/indicacao_481_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12726/indicacao_486_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12728/indicacao_488_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12749/indicacao_493_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12751/indicacao_494_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12753/indicacao_498_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12760/indicacao_506_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12782/indicacao_507_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12787/indicacao_512_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12788/indicacao_513_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12854/indicacao_523_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12855/indicacao_524_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12857/indicacao_526_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12858/indicacao_527_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12882/indicacao_532_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12888/indicacao_538_2022_-.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12889/indicacao_539_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12956/indicacao_540_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12957/indicacao_542_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12958/indicacao_543_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12968/indicacao_545.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12969/indicacao_554.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12973/indicacao_558.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13035/indicacao_560_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13036/indicacao_561_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13137/ind_566_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13042/indicacao_569_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13044/indicacao_571_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13099/ind_575_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13100/ind_576_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13107/ind_583_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13108/ind_584_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13109/ind_585_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13139/ind_588_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13140/ind_589_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13144/ind_593_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13188/ind_594.22.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13189/ind_595.22.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13148/ind_599_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13164/indicacao_601_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13190/ind_603.22.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13191/ind_610.22.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13213/ind_619.22.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13217/ind_624.22.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13219/ind_627.22.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13220/ind_628.22.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13242/ind_636.22.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13243/ind_637.22.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13260/ind_646.22_13.12.22.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13264/ind_650.22_13.12.22.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13277/ind_654_15_12_22_032403.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13278/ind_655.22_15.12.22.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/13285/ind_662_15_12_22_032400.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12154/pl_44.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2022/12378/p_l_51_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H193"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>