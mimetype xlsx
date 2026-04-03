--- v0 (2025-12-06)
+++ v1 (2026-04-03)
@@ -54,171 +54,171 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7842</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Wlad da Pesca</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/7842/ind_621_01.10.19.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/7842/ind_621_01.10.19.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação 842/17 - solicite a fixação de placas proibitivas e indicativas e rondas da guarda municipal nos finais de semana e feriados para fiscalizar e penalizar, na praia de Santo Antônio em Junqueira - 1º distrito.</t>
   </si>
   <si>
     <t>8005</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>Edu Jordão</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8005/ind_686_15.10.19.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8005/ind_686_15.10.19.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação nº53/2019 - Que seja providenciado, em caráter de urgência, junto ao proprietário do imóvel e /ou a Secretaria competente, reparos ao muro e calçada da Rua Fidélis da Silva Leite, próximo ao número 43, no bairro Santa Teresa, Mangaratiba - 1º Distrito.</t>
   </si>
   <si>
     <t>8070</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>Juninho de Jacareí</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8070/ind_712_22.10.19.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8070/ind_712_22.10.19.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito a designação de, pelo menos, um Guarda Municipal que se efetive de maneira fixa para efetuar a supervisão diária do Cais de Conceição de Jacareí - 2º Distrito.</t>
   </si>
   <si>
     <t>8302</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>Emilson da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8302/ind_812_28.11.19.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8302/ind_812_28.11.19.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, em caráter de urgência, que seja estudado a possibilidade de implantar um cadastro Municipal de todas as propriedades do município que possuam Sistema de Câmeras de monitoramento permanente, onde captam imagens de área pública.</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Rodrigo Bondim</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/6381/pl_20.19_rb_-_autoriza_o_poder_executivo_a_cria_13341kp.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/6381/pl_20.19_rb_-_autoriza_o_poder_executivo_a_cria_13341kp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar o Fundo Municipal de Segurança Pública e dá outras providências.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Fernando do Zé Luiz do Posto</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/7120/pl_37.19_-_flpf_-_autoriza_o_sistema_de_videomo_wuW3sVb.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/7120/pl_37.19_-_flpf_-_autoriza_o_sistema_de_videomo_wuW3sVb.pdf</t>
   </si>
   <si>
     <t>Autoriza, no âmbito do Município de Mangaratiba, o sistema de videomonitoramento nas vias públicas e dá outras providências.</t>
   </si>
   <si>
     <t>7354</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/7354/pl_55-2019.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/7354/pl_55-2019.pdf</t>
   </si>
   <si>
     <t>Cria o serviço de resgate a embarcações e tripulação em alto-mar e dá outras providências.</t>
   </si>
   <si>
     <t>8088</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Rômulo Carcará</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8088/pl_86_2019_zBDkusW.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8088/pl_86_2019_zBDkusW.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de aulas de defesa pessoal para integrantes da Guarda Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>8335</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8335/pl_97_2019_ver_emilson_da_farmacia.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8335/pl_97_2019_ver_emilson_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre um Cadastro Municipal das Câmeras de monitoramento do setor privado com Imagens do solo público.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -525,67 +525,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/7842/ind_621_01.10.19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8005/ind_686_15.10.19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8070/ind_712_22.10.19.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8302/ind_812_28.11.19.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/6381/pl_20.19_rb_-_autoriza_o_poder_executivo_a_cria_13341kp.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/7120/pl_37.19_-_flpf_-_autoriza_o_sistema_de_videomo_wuW3sVb.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/7354/pl_55-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8088/pl_86_2019_zBDkusW.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8335/pl_97_2019_ver_emilson_da_farmacia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/7842/ind_621_01.10.19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8005/ind_686_15.10.19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8070/ind_712_22.10.19.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8302/ind_812_28.11.19.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/6381/pl_20.19_rb_-_autoriza_o_poder_executivo_a_cria_13341kp.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/7120/pl_37.19_-_flpf_-_autoriza_o_sistema_de_videomo_wuW3sVb.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/7354/pl_55-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8088/pl_86_2019_zBDkusW.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/sapl/public/materialegislativa/2019/8335/pl_97_2019_ver_emilson_da_farmacia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="240.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>