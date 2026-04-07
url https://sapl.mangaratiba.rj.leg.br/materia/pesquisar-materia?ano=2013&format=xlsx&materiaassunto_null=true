--- v0 (2025-12-10)
+++ v1 (2026-04-07)
@@ -54,6142 +54,6142 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cecília Cabral</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM TECBAN NO SENTIDO DE VIABILIZAR A INSTALAÇÃO DE UM PONTO DO BANCO 24 HORAS, NO CAIS TURÍSTICO DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, DESENVOLVER PROJETO PARA CONSTRUÇÃO DE ÁREA DE LAZER NA COMUNIDADE ALTO DA FIGUEIRA (PARTE ALTA), EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1593/1593_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1593/1593_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NA PARTE ALTA, NO BAIRRO DA FIGUEIRA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1592/1592_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1592/1592_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA EM ITACURUBITIBA, TANTO NA PARTE ALTA QUANTO NA PARTE BAIXA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1591/1591_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1591/1591_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE TELEFONE DE RAMAL, NOS DOIS POSTOS DE SAÚDE, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Charlies da Vídeo Locadora</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1590/1590_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1590/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A ISENÇÃO OU REMISSÃO DO IPTU, PARA OS IMÓVEIS LOCALIZADOS EM ÁREAS DE ENCHENTES E ALAGAMENTOS, COM O INTUITO DE MINIMIZAR OS DANOS SOFRIDOS AS FAMÍLIAS QUE SOFREM INCLUSIVE COM A DESVALORIZAÇÃO DE SEUS IMÓVEIS.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1589/1589_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1589/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O CALÇAMENTO DA RUA CRUZEIRO DO SUL, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1588/1588_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1588/1588_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE REALIZE OBRAS DE LIMPEZA NA GALERIA DA RUA DA CRECHE, EM ITACURUÇÁ, 3º DISTRITO.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1587/1587_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1587/1587_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE REALIZE OBRAS NA RUA TIRADENTES, EM MURIQUI, PARA QUE NÃO OCORRAM OS CONTANTES ALAGAMENTOS NO LOCAL.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1586/1586_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1586/1586_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE REALIZE OBRAS DE LIMPEZA DO MANILHAMENTO E SEU POSSÍVEL ALARGAMENTO, NO TRECHO SITUADO A RUA PERNAMBUCO, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1585/1585_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1585/1585_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O CALÇAMENTO DA ESTRADA FAZENDA RUBIÃO, SERRA DO PILOTO, 5º DISTRITO.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1584/1584_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1584/1584_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A FISCALIZAÇÃO DA ÁREA DE PRESERVAÇÃO ECOLÓGICA PRÓXIMO AO DPO DE IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Vitinho</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1206/1206_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, QUE ESTUDE A POSSIBILIDADE DE O EVENTO "INVASÃO DE PRAIA", SEJA REALIZADO ENTRE O CARNAVAL E A SEMANA SANTA.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Alan Bombeiro</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1207/1207_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1207/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O RECAPEAMENTO ASFÁLTICO NO SÍTIO BELA VISTA.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DO CANAL DO LEITÃO E ADJACENTES.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1209/1209_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1209/1209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DOS BUEIROS E MANUTENÇÃO DE SUAS TAMPAS, NA RUA FREI AFONSO, NA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1583/1583_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1583/1583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PROVIDÊNCIAS QUANTO A PODA DE TRÊS ÁRVORES NA RUA SANDRA MARIA DOS SANTOS, EM FRENTE A CRECHE SANTA JUSTINA, NA PRAIA DO SACO, MANGARATIBA (1º DISTRITO), BEM COMO A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA. </t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1582/1582_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1582/1582_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA PRAÇA COM BRINQUEDOS, NO BAIRRO PRAIA PEQUENA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Edu Jordão</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1581/1581_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1581/1581_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE APARELHOS DE RAIOS-X NOS POSTOS DE SAÚDE DE CONCEIÇÃO DE JACAREÍ (2º DISTRITO) E DE ITACURUÇÁ (3º DISTRITO), E TAMBÉM EXAMES DE LABORATÓRIO DE EMERGÊNCIA NOS MESMOS.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1580/1580_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1580/1580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE UM CENTRO DE ATENDIMENTO INFANTIL NO MUNICÍPIO DE MANGARATIBA, ANEXO AO HOSPITAL OU FORA DELE.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1579/1579_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1579/1579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE ACADEMIAS DE GINÁSTICA AO AR LIVRE EM CONCEIÇÃO DE JACAREÍ E ITACURUBITIBA - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1210/1210_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REINTEGRAÇÃO DO CURSO DE ENSINO MÉDIO NOS DISTRITOS DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO, E ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1578/1578_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1578/1578_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE CRIE O SERVIÇO DE ABASTECIMENTO DE ÁGUA PARA ATENDIMENTO ÀS ILHAS DA GAMBOA E DO JARDIM, ITACURUÇÁ. - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1577/1577_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1577/1577_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM A FUNDAÇÃO MÁRIO PEIXOTO, O TOMBAMENTO DA IGREJA DE SÃO PEDRO E SÃO APULO, NA PRAIA DA CATITA, NA ILHA DE JAGUANUM - ITACURUÇÁ.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1576/1576_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1576/1576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CESSÃO DA ESCOLA DA PITANGUEIRA, PARA A REALIZAÇÃO DE PROJETOS PARA MORADORES DA ILHA DE JAGUANUM (TERCEIRO DISTRITO), SEJAM ELES DE NATUREZA EDUCATIVA, SOCIAL, CAPACITAÇÃO PROFISSIONAL, ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1575/1575_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1575/1575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE MANILHAMENTO PARA ESGOTO, NO BAIRRO PRAIA PEQUENA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1574/1574_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1574/1574_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE MANILHAMENTO PARA O ESGOTO, NO MORRO SANTO ANTÔNIO, CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1573/1573_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1573/1573_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REALIZAÇÃO DE OBRA PARA COLOCAÇÃO DE RALOS NA RUA GUANABARA, ESQUINA DAS RUAS 12 DE OUTUBRO E RUA BAHIA, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO SERVIÇOS DE DESASSOREAMENTO DA BOCA DO RIO DA PRATA, NA RUA GUANABARA, EM MURIQUI - 4º DISTRITO, E A DRAGAGEM DO FINAL DESTE RIO, ABAIXO DA PONTE DA MRS.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REALIZAÇÃO E RECOLOCAÇÃO DE POSTE TOMBADO AO FINAL DA RUA GUANABARA, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1572/1572_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1572/1572_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO OBRAS DE CALÇAMENTO NA RUA BOA ESPERANÇA, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1571/1571_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1571/1571_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SOLICITE A EMPRESA NET-ANGRA PARA QUE CONTINUE A INSTALAÇÃO DOS SEUS SERVIÇOS EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DO REDUTOR DE VELOCIDADE NA RODOVIA MÁRIO COVAS, EM ITACURUBITIBA  (CONCEIÇÃO DE JACAREÍ - 2º DISTRITO) EM FRENTE A QUADRA DE FUTEBOL.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1214/1214_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE ACADEMIA POPULAR EM PRAIA BRAVA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1215/1215_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1215/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA NOVA CRECHE EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A LIBERAÇÃO DA QUADRA DE ESPORTES DE PRAIA BRAVA, MANGARATIBA (1º DISTRITO), DENTRO DA ESCOLA MUNICIPAL MARIA ROSA MAGALHÃES, PARA QUE OS MORADORES POSSAM USUFRUIR DE SUAS DEPENDÊNCIAS.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1217/1217_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1217/1217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE MANILHAS DE MAIOR CAPACIDADE NA RUA DIB JORGE SIMÃO, PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1218/1218_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1218/1218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CRIAÇÃO DE ACADEMIA AO AR LIVRE NA SERRA DO PILOTO - 5º DISTRITO.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1219/1219_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1219/1219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE ALAMBRADO E AMPLIAÇÃO DO CAMPO DE FUTEBOL, LOCALIZADO NA ESTRADA DO RUBIÃO, SERRA DO PILOTO, 5º DISTRITO.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1220/1220_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1220/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE CAÇAMBA DE LIXO AO LADO DO CLUBE NÁUTICO DOS MANGARÁS, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1221/1221_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1221/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE REFLETORES PERTO DO CLUBE NÁUTICO DOS MANGARÁS, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>André Banana</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RECONSTRUÇÃO DA COBERTURA DA ÁREA EXTERNA, LOCAL DO ABRIGO DAS AMBULÂNCIAS E PACIENTES, NO POSTO DE SAÚDE DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NO POSTO DE GASOLINA DE ITACURUÇÁ (3º DISTRITO), NA RIO SANTOS.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA DO CAIS DE ÁGUAS LINDAS, ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA CRECHE NA CACHOEIRA II, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INTERVENÇÃO DAS PONTES DA FAZENDA INGAÍBA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Chicão da Ilha</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>O EXMO. SR. PREFEITO O ASFALTAMENTO DA RUA JOÃO MENINO, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O ASFALTAMENTO DA RUA ARITANA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Pedro Capixaba</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NO PARQUE BELA VISTA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA SEDE PARA A TERCEIRA IDADE, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA DO POSTO DE SAÚDE DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A DRAGAGEM NO ENTRONCAMENTO DO RIO DO SACO, NA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>José Luiz do Posto</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1233/1233_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A POSSIBILIDADE DE IMPLANTAR LIXEIRAS MAIORES EM TODA A EXTENSÃO DAS ORLAS DO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A AÇÃO CONJUNTA E CONTÍNUA DA VIGILÂNCIA SANITÁRIA LOCANTY E DEFESA CIVIL, NAS ENCOSTAS MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REPAVIMENTAÇÃO ASFÁLTICA DA AV. BEIRA MAR, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REPAVIMENTAÇÃO ASFÁLTICA DA RUA RAUL GOUVEIA, EM IBICUI, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CONSERTO E PAVIMENTAÇÃO DO TRECHO DA RODOVIA RJ-14, ENTRE OS BAIRROS IBICUI E APARA, EM MANGARATIBA (1º DISTRITO).</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DOS PONTOS DE ÔNIBUS EM ITACURUBITIBA - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O CALÇAMENTO DA RUA DO POÇO ENCANTADO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE UMA ÁREA DE LAZER (TANTO PARA ADULTOS QUANTO PARA CRIANÇAS) QUE INCLUA BRINQUEDOS DIVERSOS E UMA PRAÇA EM ITACURUBITIBA, 2º DISTRITO.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE UMA COBERTURA E A CONSTRUÇÃO DE UM VESTIÁRIO NA QUADRA DE ESPORTES, LOCALIZADA NA RUA JOSÉ AMÉRICO BARBOSA (ANTIGA RUA Z), EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA SERVIDÃO PARA ATENDER OS MORADORES DE PRAIA BRAVA (MANGARATIBA - 1º DISTRITO), QUE SE ESTENDA DO LEITO DA LINHA FÉRREA, ATÉ A PISTA NA ALTURA DA IGREJA ASSEMBLÉIA DE DEUS.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A LAVAGEM DOS CALÇADÕES DAS ORLAS DE NOSSAS PRAIAS.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1244/1244_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A RECUPERAÇÃO DO ASFALTO NA ESTRADA SÃO JOÃO MARCOS, EM FRENTE A IMOBILIÁRIA MRI, NA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REPARAÇÃO DO ASFALTO NA RUA RIO GRANDE DO NORTE, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE LINHA TELEFÔNICA NA ESCOLA DE EDUCAÇÃO INFANTIL MARIA DE LOURDES PEREIRA DA SILVA, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A LIMPEZA E A DRAGAGEM DE CANAL AO LADO DA ESCOLA INFANTIL MARIA DE LOURDES PEDREIRA DA SILVA, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE COBERTURAS NOS PONTOS OFICIAIS DE MOTO TÁXI DE TODO O MUNICÍPIO.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A IMPLANTAÇÃO DE PONTO DE ÔNIBUS COM COBERTURA E ASSENTOS, NA RODOVIA RIO SANTOS, ALTURA DO BAIRRO FIGUEIRA, SENTIDO ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A DUPLICAÇÃO DA RUA CRUZEIRO DO SUL, EM MURUQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE BOCAS DE LOBO PARA CAPTAÇÃO DE ÁGUAS NA RJ-14, ANTES DO DPO DE IBICUÍ, EM MANGARATIBA, 1º DISTRITO.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE VIABILIZE A EXTENSÃO DO TRANSPORTE ESCOLAR GRATUITO PARA PROFESSORES DA REDE PÚBLICA MUNICIPAL DE ENSINO, QUE TRABALHEM NAS ESCOLAS DE DIFÍCIL ACESSO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE ÁREA DE LAZER CONTENDO PARQUINHO INFANTIL, EQUIPAMENTOS DE EXERCÍCIO FÍSICO AO AR LIVRE E MESAS PARA JOGOS COMO POR EXEMPLO BARALHO, DAMA, DOMINÓ E OUTROS, NA PRAÇA DA PRAIA DA GAMBOA, NA ILHA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A IMPLANTAÇÃO DOS SERVIÇOS INERENTES A EMPRESA DOS CORREIOS, PRINCIPALMENTE NO QUE DIZ RESPEITO A ENTREGA  DE CORRESPONDÊNCIAS NAS RESIDÊNCIAS DA VILA BENEDITA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE UM POSTO AVANÇADO DE PROGRAMA SAÚDE DA FAMÍLIA (PSF), NA PRAIA DA GAMBOA, ILHA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1256/1256_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1256/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE UMA CRECHE MUNICIPAL NA PRAIA DA GAMBOA, ILHA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1257/1257_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1257/1257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE TOME PROVIDENCIAS CABÍVEIS NO QUE DIZ RESPEITO ÀS DIVERSAS VALAS NEGRAS QUE ATRAVESSAM A FAIXA DE AREIA E DESPEJAM DEJETOS NO MAR DA ORLA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DE TODA A EXTENSÃO DA RUA CARLOS GREYNER, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1259/1259_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE IMPLANTE, NO ÂMBITO MUNICIPAL O SISTEMA DE PASSAGENS A 1 (HUM) REAL, NOS MOLDES DOS MUNICÍPIOS DE ANGRA DOS REIS E PARATY.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1260/1260_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE PROVIDENCIE A CONSTRUÇÃO DE QUEBRA-MOLAS NA ESTRADA SÃO JOÃO MARCOS, MANGARATIBA (1º DISTRITO), ALTURA DA IGREJA ASSEMBLÉIA DE DEUS.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE QUEBRA-MOLA NA RUA ADALBERTO PEREIRA PINTO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA DA CAPELA DO CEMITÉRIO DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE CONSTRUA COM A MAIOR BREVIDADE POSSÍVEL ALGUMAS LIXEIRAS NA FAZENDA INGAÍBA, NO BATATAL, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE CONSTRUA COM A MAIOR BREVIDADE POSSÍVEL O ALARGAMENTO DA ESTRADA NA FAZENDA INGAÍBA, MAIS PRECISAMENTE NO BATATAL, AO LADO DO POÇO DA PACA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Rodrigo Bondim</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA CAIXA DE CAPTAÇÃO DE ÁGUA NA REGIÃO DO MORRO SÃO SEBASTIÃO, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1266/1266_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE ACADEMIA AO AR LIVRE PARA A TERCEIRA IDADE, COM A INSTALAÇÃO DE UM KIT DE COLETA DE LIXO SELETIVA, E COM A INSTALAÇÃO DE UM APARELHO DE TELEFONE FIXO PÚBLICO, NAS DEPENDÊNCIAS DO MURIQUI FUTEBOL CLUBE, EM MURIQUI - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE PROCEDA COM A REFORMA DO CALÇAMENTO DA RUA MERITI, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE PROCEDA COM A REFORMA E PADRONIZAÇÃO DAS BARRACAS DE COCADAS INSTALADAS AO LONGO DA RODOVIA GOVERNADOR MÁRIO COVAS (BR-101 - RIO-SANTOS), EM TODA A EXTENSÃO DA LOCALIDADE DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A IMPLANTAÇÃO DE PLACAS COM O MAPA DE CADA DISTRITO, INDICANDO NOMES DE RUAS E LOCAIS TURÍSTICOS TAIS COMO: PRAIAS, CACHOEIRAS E ETC, DANDO BOAS VINDAS A QUEM CHEGA AO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CESSÃO DE UM ESPAÇO PARA A IMPLANTAÇÃO DO PROJETO VIVER MELHOR, DA TERCEIRA IDADE, NO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA VERIFICADO JUNTO AO GOVERNO DO ESTADO A POSSIBILIDADE DE IMPLANTAÇÃO DE UM CENTRO VOCACIONAL TECNOLÓGICO - CVT, NO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE DISPONIBILIZE UM GUARDA MUNICIPAL PARA AUXILIAR OS ALUNOS QUE ATREVESSEM A RODOVIA RIO SANTOS DURANTE O HORÁRIO ESCOLAR EM CONCEIÇÃO DE JANCAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1570/1570_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1570/1570_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A RETIRADA DO ESGOTO (SUMIDOURO) QUE EXISTE NA PRAIA DE CONCEIÇÃO DE JACAREÍ (2º DISTRITO), PRÓXIMO AOS QUIOSQUES.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1569/1569_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1569/1569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DO CAIS TURÍSTICO EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1568/1568_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1568/1568_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O CALÇAMENTO DAS RUAS LOCALIZADAS NA COMUNIDADE CONHECIDA COMO MORRO DO CHAPÉU, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1567/1567_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1567/1567_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE TRANSPORTE ALTERNATIVO DA SUBIDA DO "GOLFINHO", ATÉ O FINAL DA RUA PASTOR MANUEL MENDES (MORAES), BAIRRO SANTA TEREZA, PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1566/1566_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1566/1566_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE LINHA TELEFÔNICA NA ESCOLA MUNICIPAL DE IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1565/1565_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1565/1565_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE CORRIMÃO NAS RAMPAS DE ACESSO PARA CADEIRANTES EM NOSSAS VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1564/1564_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1564/1564_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO PROVIDÊNCIAS JUNTO A CEDAE PARA VIABILIZAÇÃO DE ETA (ESTAÇÃO DE TRATAMENTO DE ÁGUA) NA COMUNIDADE CACHOEIRA III, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1563/1563_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1563/1563_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A DISPONIBILIZAÇÃO DE BICICLETÁRIOS PARA AS ORLAS E PRAÇAS DOS DISTRITOS DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1798/1798_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1798/1798_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A DISPONIBILIZAÇÃO DE PARQUE INFANTIL PARA A ESCOLA DE EDUCAÇÃO INFANTIL MARIA DE LOURDES PEREIRA DA SILVA, LOCALIZADA EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1562/1562_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1562/1562_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA RAMPA DE CONCRETO PARA DESCIDA E SUBIDA DE BARCOS DE PEQUENO PORTE NA PRAIA DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1561/1561_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1561/1561_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA ÁREA DE PROTEÇÃO CONTRA O SOL E CHUVA, E TAMBÉM UMA MURETA DE PROTEÇÃO À BEIRA DA VALA, NA ESCOLA CECÍLIA FERRAZ, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1560/1560_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1560/1560_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE APARELHO DE RAIOS-X E EXAMES DE LABORATÓRIO DE EMERGÊNCIA PARA O POSTO DE SAÚDE DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1559/1559_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1559/1559_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA EM TODA A ÁREA DO ESPORTE NA PRAIA DE MURIQUI (4º DISTRITO), QUE CONSISTE EM CAMPO E QUADRA DE VÔLEI.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1558/1558_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1558/1558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A IMPLANTAÇÃO DE UM PONTO DE ÔNIBUS COM COBERTURA, ASSENTOS E RAMPA DE ACESSO NA ESTRADA RJ-14, ALTO DE IBICUI, PRÓXIMO A RUA JOÃO DOCE, SENTIDO MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1557/1557_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1557/1557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, UMA REFORMA PARA AMPLIAÇÃO, MANUTENÇÃO E MODERNIZAÇÃO DA EMERGÊNCIA DO HOSPITAL MUNICIPAL VICTOR DE SOUZA BREVES, EM MANGARATIBA, 1º DISTRITO.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1556/1556_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1556/1556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE GRADES OU CORRIMÃO NA ESCADARIA QUE LIGA A RUA ANGELO FERRO À RUA VARIANTE RAUL GOUVEIA, EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1555/1555_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1555/1555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A IMPLANTAÇÃO DE PONTO DE ÔNIBUS COM COBERTURA, ASSENTOS E RAMPA DE ACESSO NO PERCURSO MANGARATIBA X JUNQUEIRA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1554/1554_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1554/1554_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA CALÇADA AS MARGENS DA ESTRADA SÃO JOÃO MARCOS, DANDO ACESSO A ESCOLA DIOGO MARTINS E AO CEIM LAURA JACOBINA LACOMBE, LOCALIZADAS EM NOVA MANGARATIBA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1553/1553_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1553/1553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS COM ABRIGO, NA RUA PASTOR MANOEL MENDES DE SOUZA, CONHECIDA COMO SUBIDA DOS GOLFINHOS, NO BAIRRO MORAES, PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1552/1552_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1552/1552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE DESENVOLVA PROJETO EM PARCERIA COM A SETRANSDUC - SINDICATO DAS EMPRESAS DE TRANSPORTES RODOVIÁRIOS EM DUQUE DE CAXIAS - NO SENTIDO DE VIABILIZAR A IMPLANTAÇÃO DE UMA AGÊNCIA DE CADASTRO, COM O OBJETIVO DE CADASTRAR OS IDOSOS, ESTUDANTES E DEFICIENTES FÍSICOS, PARA AQUISIÇÃO DO RIO CARD, NO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1551/1551_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1551/1551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CRIAÇÃO DE UM CENTRO DE ARTE E CULTURA EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1550/1550_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1550/1550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, TRANSPORTE COLETIVO ALTERNATIVO PARA O BAIRRO PRAIA PEQUENA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1549/1549_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1549/1549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A DISPONIBILIZAÇÃO DA "AMBULANCHA", PARA ATENDER AOS MORADORES DAS ILHAS.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1548/1548_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1548/1548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA CRIADA A EXPO EVANGÉLICA, E ASSIM DETERMINANDO UMA DATA PARA O EVENTO.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1547/1547_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1547/1547_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MANUTENÇÃO DA CALÇADA E SE POSSÍVEL COLOCAÇÃO DE PISO ANTIDERRAPANTE E MANUTENÇÃO DA RUA JOSÉ ALVES DE SOUZA E SILVA, NO PARQUE BELA VISTA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1546/1546_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1546/1546_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE CORRIMÃO E ALINHAMENTO DA CALÇADA (INCLUINDO PISO ANTIDERRAPANTE), NA SUBIDA DA TOCA DA VELHA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1545/1545_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1545/1545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA CRECHE NO CENTRO DA SERRA DO PILOTO - 6º DISTRITO.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1544/1544_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1544/1544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO REALIZE PARCERIA JUNTO A CAPITANIA DOS PORTOS DE ITACURUÇÁ PARA QUE SEJA MINISTRADO CURSOS DE MAC (MOÇO AUXILIAR DE CONVÉS) E O CURSO DE MOÇO DE CONVÉS.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1543/1543_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1543/1543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A ILUMINAÇÃO DA QUADRA LOCALIZADA EM FRENTE AO COLÉGIO JOÃO PAULO II, POIS A MESMA ATENDE AOS JOVENS DA PRAIA DO SACO E DA COMUNIDADE MORAES. SOLICITO TAMBÉM QUE A ILUMINAÇÃO SEJA FEITA SEPARADA DA PRAÇA, POIS DEVIDO A LIGAÇÃO SER ÚNICA, A MESMA NÃO TEM FORÇA SUFICIENTE PARA MANTER OS REFLETORES ACESOS.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1542/1542_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1542/1542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DA PONTE DA PRAIA DO CALHAUS, NA ILHA DE JAGUANUM - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1541/1541_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1541/1541_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DA PONTE DA PRAIA DO SUL, NA ILHA DE JAGUANUM - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1540/1540_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1540/1540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DO CAMPO DE FUTEBOL NA PRAIA DA PITANGUEIRA, NA ILHA DE JAGUANUM - 3º DISTRITO, CONSTRUINDO VESTIÁRIO E COLOCANDO TELA PARA CERCAR O CAMPO.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1539/1539_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1539/1539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA AO LADO DA ESCOLA PAULO SCOFANO, PRAIA DA GAMBOA, NA ILHA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1538/1538_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1538/1538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O REPARO DA CRATERA (ESGOTO) NA RUA JOSÉ ALVES DE SOUZA E SILVA, EM FRENTE AO BERÇÁRIO, NO PARQUE BELA VISTA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1537/1537_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1537/1537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CALCAMENTO DA RUA Q 383, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PROVIDENCIE A PAVIMENTAÇÃO NA RUA PROJETADA, LOCALIZADA AO LADO DA ESTRADA DA PETROBRAS, PRÓXIMA AO PARQUINHO EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A TROCA DE EQUIPAMENTOS DO POSTO DE SAÚDE DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, QUE SEJA PROVIDENCIADO O TÉRMINO DA CONSTRUÇÃO DA GUARITA DA GUARDA MUNICIPAL DA PRAIA DO APARA, EM MANGARATIBA, E A ATIVAÇÃO DA MESMA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1536/1536_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1536/1536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO PROVIDÊNCIAS QUANTO A RETIRADA DAS PEDRAS QUE CAÍRAM NA ESTRADA RJ-14, NAS ÚLTIMAS CHUVAS, EM FRENTE A ENTRADA DO BAIRRO APARA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1535/1535_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1535/1535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO PROVIDÊNCIAS QUANTO A AMPLIAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA NO BAIRRO APARA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1534/1534_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1534/1534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MELHORIAS NA ILUMINAÇÃO PÚBLICA, TRANSPORTE, ÁGUA E REPAVIMENTAÇÃO ASFÁLTICA NAS COMUNIDADES TOCA DA VELHA E MORRO DO CRISTO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1533/1533_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1533/1533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE UMA AGÊNCIA DO INSS NO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A VIABILIZAÇÃO DE PROJETO PARA CONSTRUÇÃO DE MINI USINA DE RECICLAGEM DE LIXO NO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A VIABILIZAÇÃO DE PROJETO PARA CONSTRUÇÃO DE UMA RAMPA DE ACESSO À PRAIA, PARA TRANSPORTE DE PESCADO, PRÓXIMO AO CLUBE NÁUTICO MANGARÁS, NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PROVIDÊNCIAS QUANTO A REFORMA GERAL DA QUADRA DE ESPORTES, LOCALIZADA NA RUA FREI AFONSO JORGE BRAGA, AO LADO DA ESCOLA MUNICIPAL VICTOR DE SOUZA BREVES, NA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A ELABORAÇÃO DE UM PLANO DE CARGOS E SALÁRIOS, CARREIRA E REMUNERAÇÃO, VOLTADO PARA O MAGISTÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA VILA OLÍMPICA NA ÁREA DO PARQUE DE EXPOSIÇÕES DE MANGARATIBA, DE FORMA HARMÔNICA COM TODA A ÁREA PARA QUE TENHAMOS EVENTOS O ANO INTEIRO.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA PROVIDENCIADO A AUMENTO DA PROTEÇÃO DA QUADRA DE ESPORTES EM ITACURUBITIBA, CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A PRESENÇA DE GUARDAS MUNICIPAIS NA TRAVESSIA EM FRENTE AO COLÉGIO MUNICIPAL HERMÍNIA DE OLIVEIRA MATTOS, CONCEIÇÃO DE JACAREÍ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE FAÇA A ABERTURA DE UMA RUA, PROXIMO A CASA DO SR. ANTÔNIO GEAN, NA ESTRADA DA PETROBRAS, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1285/1285_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1285/1285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O CALÇAMENTO DA RUA VANDERLEY VARGAS (CONHECIDA COMO MORRO DA JANE), EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJAM FEITAS OBRAS DE CALÇAMENTO E ESCOAMENTO DE ÁGUAS DE CHUVAS NAS RUAS DO PARQUE VISTA MAR (ANTIGO MORRO DO SERAFIM), EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM O GOVERNO DO ESTADO NO SENTIDO VIABILIZAR A IMPLANTAÇÃO DE UM CENTRO DE MONITORAMENTO, COM A INSTALAÇÃO DE UM SISTEMA DE CÂMERAS POSICIONADAS EM PONTOS ESPECÍFICOS DE CADA DISTRITO DO NOSSO MUNICÍPIO, EM ESPECIAL NOS LOCAIS DE MAIOR CONCENTRAÇÃO E NAS ENTRADAS PRINCIPAIS.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PARA QUE A EMPRESA COTRIQ ENGENHARIA, ESTABELECIDA EM ITACURUÇÁ, NO BAIRRO MARINA PORTO ITACURUÇÁ (3º DISTRITO), SEJA NOTIFICADA PARA A  CONSTRUÇÃO DE DRENAGEM ENTRE O LOGRADOURO PÚBLICO E O RIO MUXICONGO, NO TRECHO À ESQUERDA DA AVENIDA DO CANAL.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A VIABILIZAÇÃO DE UM SISTEMA EFICIENTE DE ABASTECIMENTO DE ÁGUA NO HOSPITAL MUNICIPAL VICTOR DE SOUZA BREVES, EM MANGARATIBA, 1º DISTRITO.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM A SECRETARIA DE MEIO AMBIENTE, PARA QUE SEJAM ORIENTADOS OS ADMINISTRADORES DOS DISTRITOS, NO SENTIDO DE FAZER CESSAR A PRÁTICA DE CAPINA QUÍMICA (USO DE RANDAP), CONFORME LEGISLAÇÃO MUNICIPAL  EM VIGOR.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, NO SENTIDO DE DESENVOLVER UM PROJETO PARA CONSTRUÇÃO DE BARRACAS PADRONIZADAS PARA OS VENDEDORES INSTALADOS NO PONTO DE ÔNIBUS, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE LIXEIRAS NOS PONTOS DE ÔNIBUS E ÁREAS DE LAZER DOS DISTRITOS EM GERAL.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A QUE ADEQUE ÀS CONDIÇÕES CLIMÁTICAS NAS SALAS DE AULA DAS UNIDADES ESCOLARES QUE SOFREM EM AMBIENTE NÃO VENTILADO E DE TEMPERATURAS ALTAS DEMAIS.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO REFORMA COM REPAROS E MANUTENÇÃO NA ESCOLA MUNICIPALIZADA PRESIDENTE CASTELO BRANCO, QUE SE ENCONTRA COM DIVERSOS PROBLEMAS ESTRUTURAIS ELÉTRICOS, HIDRÁULICOS, ALVENARIAS E PISOS.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A ILUMINAÇÃO NA PASSAGEM DE NÍVEL DA RUA SANTANA,  PRÓXIMO AO QUIOSQUE DO KABEÇA, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A LIMPEZA CONSTANTE NAS PISCINAS DOS GRUPOS DA TERCEIRA IDADE DE TODOS OS DISTRITOS E ESPECIALMENTE A LOCALIZADA NA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A MANUTENÇÃO MENSAL COM POSSÍVEL TROCA DE BEBEDOUROS DE TODAS AS ESCOLAS DA REDE PÚBLICA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A VIABILIZAÇÃO DA IMPLANTAÇÃO DE UMA ACADEMIA POPULAR NA PRAÇA DE JUNQUEIRA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A IMPLANTAÇÃO DE TELEFONE PÚBLICO (ORELHÃO), NA TRAVESSA DA ESPERANÇA, EM JUNQUEIRA.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLETA DE LIXO PELO CAMINHÃO DA LOCANTY, EM TODO EXTENSÃO DA RUA GUANABARA, EM JUNQUEIRA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1301/1301_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1301/1301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA, COBERTURA E ILUMINAÇÃO DA QUADRA DE ESPORTES DA ESCOLA MUNICIPALIZADA CORONEL MOREIRA DA SILVA, LOCALIZADA NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O REPARO NA FOSSA SITUADA NA RUA JOSÉ ALVES DE SOUZA E SILVA - LADEIRA MARIA RITA - MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O CADASTRAMENTO DAS RUAS NA VILA BENEDITA, EM ITACURUÇÁ (3º DISTRITO), PARA QUE OS MORADORES POSSAM TER ACESSO A SERVIÇOS ESSENCIAIS, COMO O RECEBIMENTO DE CORRESPONDÊNCIAS PELOS CORREIOS.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE OS PONTOS DE ÔNIBUS E ÁREAS MAIS ISOLADAS AO LONGO DE TODO MUNICÍPIO SEJAM ILUMINADAS DE FORMA EFICIENTE, TANTO PARA DAR MAIS SEGURANÇA AS PESSOAS, COMO TAMBÉM PARA EVITAR QUE OS MOTORISTAS DAS EMPRESAS ALEGUEM NÃO TER VISTO O PASSAGEIRO QUANDO NÃO PARAM.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O ASFALTAMENTO DAS VIAS PÚBLICAS AINDA NÃO ASFALTADAS NA VILA BENEDITA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COBERTURA E ILUMINAÇÃO DA QUADRA ESPORTIVA DA ESCOLA MUNICIPAL MARIA ROSA MAGALHÃES, NA PRAIA BRAVA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE CORRIMÃO NA SERVIDÃO TEREZINHA, IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A ILUMINAÇÃO DA ESCADARIA QUE DÁ ACESSO A IBICUÍ, BIQUINHA SANTO ANTÔNIO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA PROVIDENCIADO UM CENTRO DE HEMODIÁLISE NO HOSPITAL MUNICIPAL VICTOR DE SOUZA BREVES, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE SEJA ALERTADO A SECRETARIA DE MEIO AMBIENTE PARA O DESMATAMENTO EM TODO O MUNICÍPIO.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1311/1311_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1311/1311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO PROVIDÊNCIAS QUANTO A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA E TROCA DE LÂMPADAS DA RUA NOEL, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CRIAÇÃO DE UM TEATRO MUNICIPAL EM MANGARATIBA.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA IMPLANTADA ATRAVÉS DO PROJETO "MANGARATIBA ORLA DIGITAL", SEJA ESTENDIDO PARA CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA PROVIDENCIADO O TÉRMINO DA ABERTURA E CALÇAMENTO DA RUA PROJETADA NA PONTA DA FILGUEIRA, EM JUNQUEIRA, MANGARATIBA, 1º DISTRITO.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE DENTRO DAS DEPENDÊNCIAS DO CRAS DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE NOVOS VENTILADORES NAS DEPENDÊNCIAS DO POSTO DE SAÚDE EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1317/1317_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1317/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REVISÃO DA ILUMINAÇÃO PÚBLICA NA PONTA DE FIGUEIRA, EM JUNQUEIRA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE NOVOS VENTILADORES NAS DEPENDÊNCIAS DO COLÉGIO MUNICIPAL DO COLÉGIO MUNICIPAL HERMÍNIA DE OLIVEIRA MATTOS E TAMBÉM NA CRECHE MUNICIPAL PROFESSORA DENISE MENDES LOPES DE SOUZA (CEIM).</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1319/1319_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1319/1319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A IMPLANTAÇÃO E DISPONIBILIZAÇÃO DE EQUIPAMENTOS PARA ACADEMIA AO AR LIVRE PARA A TERCEIRA IDADE NA ORLA DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1320/1320_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1320/1320_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DA PRAÇA DE SKATE DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1321/1321_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1321/1321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE PLACAS DE INFORMAÇÃO SOBRE A PROIBIÇÃO DE SE JOGAR LIXOS DENTRO DOS CÓRREGOS DE TODOS OS DISTRITOS.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1322/1322_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1322/1322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE SINALIZAÇÃO DE TRÂNSITO COM FAIXAS E PLACAS INDICATIVAS DA PRESENÇA DE CRIANÇAS PRÓXIMAS A UNIDADES ESCOLARES E EM PRAÇAS DE LAZER DE TODOS OS DISTRITOS.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1323/1323_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO QUE INDIQUEM A LOCALIZAÇÃO DOS POSTOS DE SAÚDE EM TODOS OS DISTRITOS.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1324/1324_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1324/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO , EM CARÁTER DE URGÊNCIA, A REFORMA DA PASSAGEM DE MORADORES E RECUPERAÇÃO DA PONTE, INCLUINDO CORRIMÃO E GRADE, NA RUA AMÉRICO JOSÉ BARBOSA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1325/1325_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1325/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O RECAPEAMENTO ASFÁLTICO DA RUA DO CAMPO EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1326/1326_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1326/1326_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE SEJAM FIXADAS PLACAS PROIBITIVAS E INDICATIVAS EM TODAS AS PRAIAS DO MUNICÍPIO, E AINDA QUE NOS FINAIS DE SEMANA E FERIADOS ACONTEÇAM RONDAS PELA GUARDA MUNICIPAL PARA FISCALIZAR E PENALIZAR IRREGULARIDADES.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA CALÇADA OU PASSEIO PÚBLICO, COM CORRIMÃO, OBSERVANDO NORMAS DE ACESSIBILIDADE, NA ESTRADA RJ-14, NA ALTURA DO SÍTIO BELA VISTA ATÉ O LOTE 18 EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1328/1328_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1328/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA CALÇADA OU PASSEIO PÚBLICO, COM CORRIMÃO, OBSERVANDO NORMAS DE ACESSIBILIDADE, NOS DOIS SENTIDOS DA RODOVIA RIO SANTOS, NO TRECHO QUE LIGA A CACHOEIRA I AO TREVO DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1329/1329_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA CRECHE NA VILA BENEDITA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1330/1330_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1330/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM A AMPLA A FIM DE VIABILIZAR A CONSTRUÇÃO DE UM ESCRITÓRIO DE ATENDIMENTO NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1331/1331_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1331/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE RALOS, MANILHAS E CANALETAS, PARA ESCOAMENTO DAS ÁGUAS PLUVIAIS, NA RUA ALMIRANTE GOUVEIA, EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1332/1332_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1332/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA SEDE PARA A ADMINISTRAÇÃO, NO SAHY, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1333/1333_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1333/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM O GOVERNO DO ESTADO, PARA QUE SEJA IMPLANTADO O PROGRAMA RENDA MELHOR, ELABORADO PELA SECRETARIA DE ASSISTÊNCIA SOCIAL E DIREITOS HUMANOS QUE É PARTE INTEGRANTE DO PLANO DE ERRADICAÇÃO DA POBREZA ESTREMA NO ESTADO DO RIO DE JANEIRO, E TEM COMO OBJETIVO ASSISTIR COM O BENEFÍCIO FINANCEIRO AS FAMÍLIAS QUE SÃO INTEGRANTES DO PROGRAMA BOLSA FAMÍLIA, DO GOVERNO FEDERAL EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1334/1334_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1334/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE ESTUDE A POSSIBILIDADE DE RETORNAR OS INSPETORES AOS ÔNIBUS ESCOLARES.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1335/1335_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1335/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NA AVENIDA FREI AFONSO JORGE BRAGA, PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1336/1336_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1336/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE COBERTURA NA QUADRA DE ESPORTES DO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1337/1337_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1337/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM DEPÓSITO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1338/1338_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1338/1338_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CENTRO ESPORTIVO ARI FERREIRA CEIA, LOCALIZADO NA RUA WAGNER COSTA GUIMARÃES, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1339/1339_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1339/1339_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM A SECRETARIA COMPETENTE, PARA QUE A MESMA ENVIE A SECRETARIA ESTADUAL DE DEFESA DO CONSUMIDOR, OFÍCIO A FIM DE FIRMAR CONVÊNIO PARA INSTALAÇÃO DE UM POSTO DO PROCON-RJ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1340/1340_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1340/1340_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA PRAÇA COM BRINQUEDOS CONFORME PADRÃO DO MUNICÍPIO AO LADO DO CAMPO DE AREIA, NA ESTRADA SÃO JOÃO MARCOS, TREVO DA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1600/1600_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1600/1600_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O MANILHAMENTO, COLOCAÇÃO DE BUEIROS PARA ESCOAMENTO DE ÁGUAS PLUVIAIS, CONTENÇÃO DE BARREIRAS, PAVIMENTAÇÃO ASFÁLTICA COM AGENTE ANTI PÓ, OPERAÇÃO TAPA BURACOS E ILUMINAÇÃO DA SUBIDA DO MORRO DO CATATAU, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1341/1341_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1341/1341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM AS SECRETARIAS COMPETENTES, NO SENTIDO DE QUE SEJA REALIZADA A MELHORIA DO SERVIÇO DE CAPTAÇÃO, TRATAMENTO E DISTRIBUIÇÃO DE ÁGUA NA ESTRADA DO SERTÃO - POÇO ENCANTADO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO, PARA QUE NO TRATAMENTO DA ÁGUA SEJAM OBSERVADAS AS EXIGÊNCIAS DO PADRÃO DE POTABILIDADE DA PORTARIA Nº 518/GM DE 2004 DO MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1342/1342_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1342/1342_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM AS SECRETARIAS COMPETENTES, NO SENTIDO DE QUE SEJA REALIZADA A MELHORIA DO SERVIÇO DE CAPTAÇÃO, TRATAMENTO E DISTRIBUIÇÃO DE ÁGUA NA ESTRADA DA PETROBRAS, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO, PARA QUE NO TRATAMENTO DA ÁGUA SEJAM OBSERVADAS AS EXIGÊNCIAS DO PADRÃO DE POTABILIDADE DA PORTARIA Nº 518/GM DE 2004 DO MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1343/1343_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1343/1343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM AS SECRETARIAS COMPETENTES, NO SENTIDO DE QUE SEJA REALIZADA A MELHORIA DO SERVIÇO DE CAPTAÇÃO, TRATAMENTO E DISTRIBUIÇÃO DE ÁGUA NA RUA AMÉRICO JOSÉ BARBOSA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO, PARA QUE NO TRATAMENTO DA ÁGUA SEJAM OBSERVADAS AS EXIGÊNCIAS DO PADRÃO DE POTABILIDADE DA PORTARIA Nº 518/GM DE 2004 DO MINISTÉRIO DA SAÚDE</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1344/1344_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1344/1344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE UMIDIFICADORES DE AR NAS ESCOLAS E CRECHES DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1345/1345_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1345/1345_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE OFICIE O DNIT PARA QUE SEJA DISPONIBILIZADO REDUTOR ELETRÔNICO DE VELOCIDADE PARA O TRECHO DA ESTRADA RIO SANTOS (BR-101), PRÓXIMO AOS BAIRROS DA CACHOEIRA I, CACHOEIRA II, CACHOEIRA III, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1346/1346_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1346/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJAM COLOCADAS PLACAS INFORMATIVAS SOBRE A PROIBIÇÃO DE JOGAR LIXO NAS AREIAS DAS PRAIAS DO TODOS OS DISTRITOS DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1347/1347_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1347/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE QUEBRA-MOLAS NA RUA ARAÚJO FILHO, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1348/1348_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1348/1348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RECONSTRUÇÃO DE TRECHOS DA ESTRADA SÃO JOÃO MARCOS ATÉ A SERRA DO PILOTO, PARA CONTENÇÃO DE BARREIRAS E PISTAS QUE ENCONTRAM-SE DANIFICADAS.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1349/1349_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1349/1349_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PROVIDÊNCIAS QUANTO A CONSTRUÇÃO DE UM PARQUE NO CEIM FREI AFONSO JORGE BRAGA, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1350/1350_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1350/1350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PROVIDÊNCIAS QUANTO AO FECHAMENTO DA RUA VIA 3, ITACURUÇÁ, TODOS OS DOMINGOS E FERIADOS DAS 8 AS 18H.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1351/1351_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1351/1351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PROVIDÊNCIAS QUANTO A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE EM IBICUÍ, NA ÁREA LOCALIZADA NOS FUNDOS DA ADMINISTRAÇÃO REGIONAL, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1352/1352_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1352/1352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM AS EMPRESAS DE TELEFONIA MÓVEL NO SENTIDO DE VIABILIZAR UM PROJETO PARA INSTALAÇÃO DE TORRES NA SERRA DO PILOTO - 5º DISTRITO.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1353/1353_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1353/1353_texto_integral.pdf</t>
   </si>
   <si>
     <t>NDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE NOVAS LIXEIRAS AO LONGO DA RUA JOSÉ ALVES DE SOUZA E SILVA, PARQUE BELA VISTA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1354/1354_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1354/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE SEPARADORES DE FILAS, NA RECEPÇÃO DO HOSPITAL MUNICIPAL VICTOR DE SOUZA BREVES, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1355/1355_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE LUMINOSOS COM HORA E DATA, BALNEABILIDADES DAS PRAIAS, TEMPERATURAS ETC, NAS PRAÇAS PÚBLICAS DO MUNICÍPIO, EM PARCERIA COM A INICIATIVA PRIVADA.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1356/1356_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1356/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A IMPLANTAÇÃO DE UMA NOVA REDE DE ESGOTO NA RUA ADALBERTO PEREIRA PINTO, CONHECIDA COMO BECO DA AMIZADE, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1357/1357_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A PRESENÇA DE GUARDAS MUNICIPAIS NOS HORÁRIOS DE ENTRADA E SAÍDA DOA ALUNOS NA ESCOLA VICTOR DE SOUZA BREVES, EM MNAGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1358/1358_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1358/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CRIAÇÃO, EM CONJUNTO COM A FUNDAÇÃO MÁRIO PEIXOTO DE UM CENTRO CULTURA EM MURIQUI (4º DISTRITO), NO PRÉDIO DE PROPRIEDADE DA MRS LOGÍSTICA, LOCALIZADO NA AVENIDA NAÇÕES UNIDAS, A MARGEM DA LINHA FÉRREA, PRÓXIMO AO CENTRO PROFISSIONALIZANTE.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1359/1359_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1359/1359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA CRECHE COM BERÇÁRIO NO BAIRRO NOVA MANGARATIBA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1360/1360_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1360/1360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA A, NO BAIRRO JARDIM NOVA MANGARATIBA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1361/1361_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1361/1361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE GERADOR DE ENERGIA EM TODOS OS POSTOS MÉDICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1362/1362_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1362/1362_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM CENTRO DE EXPOSIÇÃO E VENDA DE ARTESANATO NAS LOCALIDADES DE ITACURUÇÁ E CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1363/1363_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1363/1363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UM PONTO DE CAPTAÇÃO DE ÁGUA NA PRAIA JOSÉ, ILHA DA MARAMBAIA.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE PIER NA PRAIA DA VÁRZEA, NA ILHA DE JAGUANUM - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1594/1594_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1594/1594_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE NOVOS PONTOS DE CAPTAÇÃO DE ÁGUA PARA ATENDER A COMUNIDADE DA PRAIA DA FLEIXEIRA, ILHA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UM POSTO DA GUARDA MUNICIPAL NA  PRAIA DA GAMBOA, ILHA DE ITACURUÇÁ - 3º DISTRITO, COM A DISPONIBILIZAÇÃO DE GUARDAS ATUANDO NAS DIVERSAS PRAIAS DA ILHA.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1366/1366_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A IMPLANTAÇÃO DA ILUMINAÇÃO PÚBLICA PARA ATENDER A COMUNIDADE DE NOVA JACAREÍ, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1367/1367_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A FISCALIZAÇÃO DE CONSTRUÇÕES IRREGULARES NA RESERVA FLORESTAL DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA IMPLANTADA EM TODO O MUNICÍPIO DE MANGARATIBA A INSTALAÇÃO DE LIXEIRAS DE  COLETA SELETIVA PARA RECEBER SEPARADAMENTE OS DETRITOS DE VIDROS, PAPÉIS, METAIS E OUTROS MATERIAIS.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SER. PREFEITO, EM CARÁTER DE URGÊNCIA, O TERMINAL RODOVIÁRIO DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1599/1599_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A IMPLANTAÇÃO DO RESERVATÓRIO DE ÁGUA EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1370/1370_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1370/1370_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SER. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM TERMINAL RODOVIÁRIO NA PRAIA DO SACO PARA EMBARQUE E DESEMBARQUE DE PASSAGEIROS COM CENTRO COMERCIAL, BOM COMO CENTRO DE INFORMAÇÕES PARA AS EMPRESAS QUE EXPLORAM O MUNICÍPIO.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1371/1371_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1371/1371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SER. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM CENTRO DE CONVIVÊNCIA PARA ATENDER O GRUPO DA 3ª IDADE, NA PRAIA GRANDE, 6º DISTRITO.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1372/1372_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1372/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SER. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA PONTE NA RUA Z, FINAL DO POÇO ENCANTADO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1373/1373_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SER. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA CONCHA ACÚSTICA PARA APRESENTAÇÕES CULTURAIS NA PRAÇA JOÃO BONDIM, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA PRAIA DO SACO, ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1375/1375_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A RECOLOCAÇÃO DE BANCOS NOS PONTOS DA RJ-14 (AV. CÂNDIDO JORGE CAPIXABA), EM FRENTE AS UNIDADES ESCOLARES EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE ILUMINAÇÃO NA RJ-14 (ESTRADA VELHA), A PARTIR DO TRECHO CONHECIDO COMO CURVA DA MORTE, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1377/1377_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1377/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A TRANSFERÊNCIA DO EMBARQUE DE MATERIAIS DE CONSTRUÇÃO QUE SÃO ENVIADOS PARA A ILHA DE ITACURUÇÁ (3º DISTRITO), PARA A LATERAL DO IATE.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1378/1378_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1378/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE O CAMINHÃO DESTINADO A LIMPEZA DE ESGOTO DOS QUIOSQUES DA ORLA DOS DISTRITOS SEJA ACIONADO COM URGÊNCIA.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1379/1379_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1379/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A RONDA NOTURNA DA GUARDA MUNICIPAL EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1380/1380_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM AS SECRETARIAS COMPETENTES NO SENTIDO DE DESENVOLVER UM TRABALHO INTENSIFICADO DE PREVENÇÃO E COMBATE A DENGUE, COM O TRABALHO DOS AGENTES DE SAÚDE VISTORIANDO AS RESIDÊNCIAS, PARA COMBATER OS FOCOS DO MOSQUITO AEDES AEGYPTI, BEM COMO A REALIZAÇÃO DE MUTIRÕES PELOS ALAGAMENTOS. PROPAGANDAS E CARTILHAS DE CONSCIENTIZAÇÃO E PULVERIZAÇÃO EM TODO O MUNICÍPIO.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A TROCA OU REPARO DE UM POSTE DE TELEFONIA NA RUA VARIANTE RAUL GOUVEIA, EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1382/1382_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1382/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A TROCA DE UM POSTE DE ELETRICIDADE NA RUA VARIANTE RAUL GOUVEIA, NA ALTURA DO Nº 195 E OUTRO POSTE NA ALTURA DO Nº 456, EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A MANUTENÇÃO DA CICLOVIA NA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1384/1384_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1384/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA PISTA DE SKATE EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1385/1385_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1385/1385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O ACERTO DA NUMERAÇÃO DAS CASAS PRÓXIMAS AO CENTRO CULTURAL, CUJAS NUMERAÇÕES ESTÃO REPETIDAS.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1386/1386_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1386/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE CORRIMÃO NA ESCADARIA QUE LIGA A PASSAGEM PELA LINHA FÉRREA E A RJ-14, NO INÍCIO DO BAIRRO SERRADO, EM ITACURUÇA - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1387/1387_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1387/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE PROVIDENCIE JUNTO A SECRETARIA COMPETENTE A FISCALIZAÇÃO DO ESTACIONAMENTO IRREGULAR DE VEÍCULOS EM FRENTE A SERVIDÕES LOCALIZADAS PRÓXIMAS AS RUAS E ESTRADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1388/1388_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1388/1388_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DA PRAÇA LOCALIZADA EM FRENTE AO CENTRO CULTURAL DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1389/1389_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1389/1389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NO LOCAL SITUADO ENTRE A ESTRADA SÃO JOÃO MARCOS,  PRÓXIMO AO PARQUE MUNICIPAL DE EXPOSIÇÕES, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1390/1390_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1390/1390_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INCLUSÃO DE TRANSPORTE MARÍTIMO E TERRESTRE PARA OS ALUNOS DO ENSINO MÉDIO NO ÂMBITO DO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1391/1391_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1391/1391_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O ASFALTAMENTO DA RUA PROJETADA 1, SITUADA NO LUGAR DENOMINADO ACAMPAMENTO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1392/1392_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1392/1392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE RAMPAS E ESCADAS COM CORRIMÃO PARA IDOSOS E DEFICIENTES EM TODA ORLA DE IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1393/1393_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1393/1393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A AMPLIAÇÃO DO TRANSPORTE ESCOLAR MUNICIPAL NO TRECHO QUE COMPREENDE O ALTO DE IBICUÍ ATÉ A PRAIA PEQUENA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1394/1394_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1394/1394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A IMPLANTAÇÃO DE UM CENTRO ODONTOLÓGICO NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1395/1395_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1395/1395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DO CALÇAMENTO DA RUA MAURÍCIO FORTES, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1396/1396_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1396/1396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A IMPLANTAÇÃO DE VAGAS MARCADAS PARA OS QUIOSQUEIROS DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1397/1397_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1397/1397_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A IMPLANTAÇÃO DE UM CENTRO DE FISIOTERAPIA NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1398/1398_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1398/1398_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA COBERTURA NA SERVIDÃO DE ACESSO A CAPELA MORTUÁRIA DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1399/1399_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1399/1399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, RETIRADA DE MORADORES DE RUA QUE SE ALOJAM NO CENTRO DE MANGARATIBA -  1º DISTRITO.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1400/1400_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1400/1400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA PRAÇA DE GINÁSTICA (ACADEMIA AO AR LIVRE), JUNTO A MARGEM DA LINHA FÉRREA, NA AV. NAÇÕES UNIDAS, MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1401/1401_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1401/1401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O ALARGAMENTO DAS DUAS PONTES LOCALIZADAS NA RUA SANTANA, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1402/1402_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1402/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM A MRS LOGÍSTICA, AFIM DE PROVIDENCIAR O MAIS BREVE POSSÍVEL A INSTALAÇÃO DE SINALIZAÇÃO ELETRÔNICA NAS PASSAGENS DE NÍVEL DE ITACURUÇÁ (3º DISTRITO), MURIQUI (4º DISTRITO) E IBICUÍ (MANGARATIBA - 1º DISTRITO).</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1403/1403_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1403/1403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE PARQUE INFANTIL NA CRECHE DENISE LOPES EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1404/1404_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1404/1404_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO VANS PARA ATENDER O DESLOCAMENTO DE ESTUDANTES UNIVERSITÁRIOS DO SAHY ATÉ O PARQUE BELA VISTA, (MANGARATIBA - 1º DISTRITO) QUE PASSAM PARA PEGAR O ÔNIBUS, ATÉ QUE SE RECUPERE O TRECHO DA ESTRADA INTERDITADA.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1405/1405_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1405/1405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A IMPLANTAÇÃO DE UM CENTRO MÉDICO ESPECIALIZADO - CEMES - EM MANGARATIBA.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1406/1406_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1406/1406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DE CALÇAMENTO DA RUA VINTE E OITO, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1407/1407_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1407/1407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DO CALÇAMENTO DA RUA VINTE E TRÊS, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1408/1408_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1408/1408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE AUTORIZE E IMPLANTE UMA FEIRA ITINERANTE DE PRODUTOS REGINAIS E OUTROS GÊNEROS, EM TODOS OS DISTRITOS DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1409/1409_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1409/1409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE AUTORIZE E IMPLANTE UMA FEIRA DE PRODUTOS REGINAIS E OUTROS GÊNEROS,NA RUA JOÃO BONDIM, MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1410/1410_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1410/1410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE GUARDA-BICICLETAS EM PONTOS ESTRATÉGICOS DE TODO  O MUNICÍPIO.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1411/1411_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1411/1411_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, NO SENTIDO QUE VIABILIZE JUNTO A DEPARTAMENTO NACIONAL DE INFRAESTRUTURA E TRANSPORTE - DNIT/RJ, UMA PARCERIA QUE QUE SEJA CONSTRUÍDA UMA PASSARELA NA RODOVIA MÁRIO COVAS, NA ALTURA DO KM 456, PRÓXIMO AO RADAR, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1412/1412_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1412/1412_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE AUMENTE A JORNADA ESCOLAR DO ENSINO INFANTIL AO ENSINO FUNDAMENTAL PARA 07 HORAS, OFERTANDO ATIVIDADES DE  MEIO AMBIENTE, ESPORTE E LAZER, DIREITOS HUMANOS, CULTURA E ARTES, CULTURA DIGITAL, PREVENÇÃO E PROMOÇÃO DE SAÚDE, EDUCAÇÃO CIENTÍFICA E EDUCAÇÃO ECONÔMICA, EM TODAS AS ESCOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1413/1413_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1413/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RECUPERAÇÃO E REVITALIZAÇÃO DA PRAÇA MARCELINO PINTO SOARES, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1414/1414_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1414/1414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ESTUDE A POSSIBILIDADE DE VIABILIZAR JUNTO AOS ORGÃOS COMPETENTES, INCLUSIVE JUNTO A OUTRAS CÂMARAS MUNICIPAIS, PARA QUE SEJA FEITA A INSTALAÇÃO DE RÁDIO CÂMARA E TV CÂMARA, PARA QUE A POPULAÇÃO DO NOSSO MUNICÍPIO POSSA ACOMPANHA EM TEMPO REAL TODAS AS SESSÕES PLENÁRIAS E DEMAIS EVENTOS REALIZADOS POR ESTA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1415/1415_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1415/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER - CMDM, NO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1416/1416_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO PRAIA PEQUENA, NO SAHY, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1417/1417_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1417/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CADASTRAMENTO, LEGALIZAÇÃO E TITULAÇÃO DOS IMÓVEIS SITUADOS A VILA BENEDITA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1418/1418_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O REPARO DA ILUMINAÇÃO EM TODA A EXTENSÃO DA ESTRADA SANTA BÁRBARA (VALE DO RIO SAHY), EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1419/1419_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1419/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COBERTURA DA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL VALE DO RIO SAHY, EM MANGARATIBA, 1º DISTRITO.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1420/1420_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A PINTURA DA ESCOLA MUNICIPAL PAULO SCOFANO, NA PRAIA DA GAMBOA, ILHA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1421/1421_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1421/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE TORNE CONSTANTE A PRESENÇA DE GUARDAS MUNICIPAIS, COM CONTROLE DE TRÂNSITO, NA ENTRADA E SAÍDA DE ALUNOS DO COLÉGIO CECÍLIA FERRAZ, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1422/1422_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DO CEMITÉRIO DA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1423/1423_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1423/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A DISPONIBILIZAÇÃO DE UM ALOJAMENTO, EM ITACURUÇÁ -3º DISTRITO, PARA OS MORADORES DA ILHA, PRINCIPALMENTE DA MARAMBAIA, PARA PASSAREM A NOITE QUANDO NÃO PUDEREM SAIR DO CONTINENTE.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REVISÃO NAS TUBULAÇÕES QUE TRANSPORTAM DEJETOS NA COMUNIDADE DO MORRO DO CRISTO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1425/1425_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1425/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA FEITA UMA OBRA DE REPAROS AO REDOR DO CIEP 294, NA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1426/1426_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1426/1426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CASTRAÇÃO OU RETIRADA DOS CÃES ABANDONADOS NO CENTRO DA CIDADE, E TAMBÉM NO BAIRRO PARQUE BELA VISTA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1427/1427_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1427/1427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A PADRONIZAÇÃO E REFORMA DOS PONTOS DE ÔNIBUS AO LONGO DE TODO O MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1428/1428_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1428/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO OBRA DE PINTURA DE FAIXA E LUMINOSOS (OLHO DE GATO) NA PISTA EM TODA A SUBIDA DA ESTRADA DE SÃO JOÃO MARCOS ATÉ A SERRA DO PILOTO - 5º DISTRITO.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1429/1429_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1429/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE DISPONIBILIZE AGENTES DE SAÚDE PARA VACINAÇÃO OBRIGATÓRIA CONTRA A HEPATITE EM TODOS PROFISSIONAIS DA ÁREA DE SAÚDE, DEFESA CIVIL E GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1430/1430_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1430/1430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A TROCA OU MANUTENÇÃO DOS APARELHOS DE GINÁSTICA, PRÓXIMO AO QUIOSQUE DO MIMICA, NA PRAIA DE IBICUI, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1431/1431_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1431/1431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O RECAPEAMENTO DA RUA ALILA, NA PRAIA DO APARA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1432/1432_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1432/1432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE POSTES PARA ILUMINAÇÃO PÚBLICA, NA SERVIDÃO LOCALIZADA NO FINAL DA RUA ALILA, NA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1433/1433_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1433/1433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A DISPONIBILIZAÇÃO DE PROFISSIONAIS PARA UMA CAMPANHA DE DEDETIZAÇÃO VISANDO O COMBATE AOS ROEDORES EM TODO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1434/1434_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1434/1434_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE CORRIMÃO NA SUBIDA DA SECRETARIA DE SAÚDE, ALTO DE IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1435/1435_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1435/1435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO PROVIDÊNCIAS JUNTO A AMPLA, NO SENTIDO DE INSTALAR 02 (DOIS) TRANSFORMADORES NO BAIRRO SANTO ANTÔNIO, CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1436/1436_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1436/1436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PROVIDÊNCIAS QUANTO AO CADASTRAMENTO, LEGALIZAÇÃO E TITULAÇÃO DOS IMÓVEIS SITUADOS NOS BAIRROS CACHOEIRA I E CACHOEIRA II, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1437/1437_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1437/1437_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA COBERTURA NA ENTRADA E NO CORREDOR DE ACESSO DA ESCOLA MUNICIPAL VICTOR DE SOUZA BREVES, NA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO. </t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1438/1438_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1438/1438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O REPARO E LIMPEZA DO DESLIZAMENTO DE TERRA QUE OCORREU NA VARIANTE RAUL GOUVEIA, EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1439/1439_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1439/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O AUMENTO DO EFETIVO DESTINADO A LIMPEZA DAS PRAIAS DA ILHA DE JAGUANUM, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1440/1440_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1440/1440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A FISCALIZAÇÃO DOS ÔNIBUS TURÍSTICOS EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1441/1441_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1441/1441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A SINALIZAÇÃO E PINTURA DE LINHA DE DIVISÃO DE FLUXO NO CRUZAMENTO DA ENTRADA DA RUA JOSÉ AMÉRICO BARBOSA (ANTIGA RUA Z), E RUA ADALBERTO PEREIRA PINTO EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1442/1442_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1442/1442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O AUMENTO DO EFETIVO DO POLICIAMENTO NO DISTRITO DE CONCEIÇÃO DE JACAREÍ (2º DISTRITO), PRINCIPALMENTE NOS FINAIS DE SEMANA E FERIADOS.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1443/1443_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1443/1443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A TROCA DAS LÂMPADAS QUEIMADAS EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO, RUA ADALBERTO PEREIRA PINTO, BECO DA AMIZADE.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1444/1444_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1444/1444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE PROVIDENCIE JUNTO A AMPLA O TÉRMINO DOS REPAROS DE FIXAÇÃO DOS FIOS NOS NOVOS POSTES, NA RUA ADALBERTO PEREIRA PINTO (BECO DA AMIZADE), EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1445/1445_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O SERVIÇO DE LIMPEZA E MANUTENÇÃO NA TORRE DE TRANSMISSÃO DE IMAGENS, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REATIVAÇÃO DA GUARITA DA GUARDA MUNICIPAL DO POÇÃO, MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1447/1447_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REESTRUTURAÇÃO DA PRAÇA PROFESSORA OLINDA BERTINO MACIEL, CONHECIDA COMO PRAÇA TENÓRIO, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1448/1448_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1449/1449_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A PAVIMENTAÇÃO DA RUA ITASSUNEMA, EM JUNQUEIRA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A ILUMINAÇÃO PARA A ESTRADA ENGENHEIRO JUNQUEIRA, EM JUNQUEIRA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1451/1451_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1451/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONTENÇÃO DA ENCOSTA NA RUA VARIANTE RAUL GOUVEIA, IBICUÍ, MANGARATIBA, 1º DISTRITO.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1452/1452_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1452/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A ILUMINAÇÃO DA PASSARELA JOICE PALMAS, IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1453/1453_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1453/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1454/1454_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1454/1454_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE GUARDA MUNICIPAL EM PLANTÃO NOTURNO NO CRAS DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1455/1455_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1455/1455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE REFLETORES NA ÁREA DENTRO DO CRAS DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1456/1456_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1456/1456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A PINTURA E REFORMA DA ESCOLA MUNICIPAL DA PRAIA DE ÁGUAS LINDAS, ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1457/1457_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1457/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PROVIDENCIE LIMPEZA, CORTE E PODA DE ÁRVORES NO TRECHO DE PAREDÃO DE PEDRA NO BAIRRO TRAPICHE, SENTIDO PRAIA DO SACO, LADO DIREITO EM FRENTE A CASA DA VALE ATÉ O MERCADO MUNICIPAL.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1458/1458_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1458/1458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CRIAÇÃO E IMPLANTAÇÃO DE UMA FEIRA DE ARTESANATO NO BAIRRO EL RANCHITO, EM MANGARATIBA, 1º DISTRITO.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1459/1459_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1459/1459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A MANUTENÇÃO OU SUBSTITUIÇÃO DA GRADE DE PROTEÇÃO (GUARDA-CORPO), NO PONTO FINAL DO ÔNIBUS, NO CENTRO DE MANGARATIBA -  1º DISTRITO.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1460/1460_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1460/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RECUPERAÇÃO DA PASSAGEM DE ACESSO DA RUA JOSÉ DE VASCONCELOS PARA A RUA PROJETADA A (CASAS POPULARES), EM NOVA MANGARATIBA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1461/1461_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1461/1461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, ACADEMIA POPULAR PARA IDOSOS, PRAIA DO SACO, MANGARATIBA (1º DISTRITO) AO LADO GRUPAMENTO MARÍTIMO.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1462/1462_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1462/1462_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A EXECUÇÃO DE UMA OBRA DE RESTAURAÇÃO DO ASFALTO DA ESTRADA RJ-14, NO INÍCIO DO ESTRADA, SENTIDO ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1463/1463_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1463/1463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO AO LADO DO RIO DA CACHOEIRA NO FINAL DA RUA JOÃO MENINO EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1718/1718_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1718/1718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE GRADES DE PROTEÇÃO (GUARD RAIL), NO POÇO DA PACA, FAZENDA INGAÍBA - BATATAL, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1465/1465_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1465/1465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE ESTUDE A POSSIBILIDADE DE COLOCAR UM GUARDA MUNICIPAL A DISPOSIÇÃO DO CAPS - CENTRO DE ATENÇÃO PSICOSSOCIAL), NA RUA CORONEL MOREIRA DA SILVA, Nº 40, CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1466/1466_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1466/1466_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MANUTENÇÃO E TROCA DE LÂMPADAS NA ORLA DE IBICUI, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1595/1595_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1595/1595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MANUTENÇÃO DO PARQUINHO NO PARQUE BELA VISTA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1467/1467_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1467/1467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MANUTENÇÃO DO PARQUINHO DO SAHY, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1468/1468_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1468/1468_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O RECAPEAMENTO DA RUA JOÃO DOCE, EM IBICUI, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1601/1601_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1601/1601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A PAVIMENTAÇÃO DA RUA Z, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1469/1469_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1469/1469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA AV. SANTANA (EM FRENTE A IGREJA NOSSA SENHORA SANT'ANNA), EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1470/1470_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1470/1470_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA DO CENTRO CULTURAL - CEFEC, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1596/1596_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1596/1596_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MANUTENÇÃO E ILUMINAÇÃO DA PRAÇA NO CENTRO DE MANGARATIBA (1º DISTRITO), EM FRENTE A ESCOLA ESTADUAL MUNICIPALIZADA CORONEL MOREIRA DA SILVA, E EM FRENTE AO PARQUE DE DIVERSÕES, COLOCANDO INCLUSIVE UM GUARDA MUNICIPAL NO HORÁRIO DE AULAS NOTURNAS NA ESCOLA.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1471/1471_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1471/1471_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A MELHORIA DA ILUMINAÇÃO PÚBLICA PARA A COMUNIDADE DA GAMBOA, NA ILHA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1472/1472_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1472/1472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MELHORIA DA ILUMINAÇÃO PÚBLICA PARA A COMUNIDADE DA PRAIA DA FLEIXEIRA, NA ILHA DE ITACURUÇÁ.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1473/1473_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1473/1473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O CALÇAMENTO DA RUA PROJETADA B, CITO  A RUA DA CHECHE NILTON XAVIER, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1474/1474_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1474/1474_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO OBRAS DE DRENAGEM DAS ÁGUAS DA CHUVA NA ESTRADA PRINCIPAL DA FLEIXEIRA, PRÓXIMO A CAPELA, NA ILHA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1475/1475_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1475/1475_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A TROCA DE TODA A REDE DE ILUMINAÇÃO (CABOS), NA RUA DA FONTE, PRAIA BRAVA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1476/1476_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1476/1476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, REPAROS E MANUTENÇÃO NA RUA DA PETROBRAS, EM FRENTE A IGREJA ASSEMBLEIA DE DEUS TEMPO DOS MILAGRES, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1477/1477_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1477/1477_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, REPAROS E MANUTENÇÃO NAS TUBULAÇÕES, EM FRENTE A IGREJA ASSEMBLEIA DE DEUS TEMPO DOS MILAGRES, NA RUA DA PETROBRAS, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1598/1598_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1598/1598_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE AVALIE A POSSIBILIDADE DE O PROGRAMA MÉDICO DA FAMÍLIA VOLTAR A FUNCIONAR NA ILHA DE JAGUANUM, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1478/1478_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1478/1478_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A DISPONIBILIZAÇÃO DE UM BARCO PARA TRANSPORTE DE ALUNOS DA REDE PÚBLICA DE ENSINO QUE MORAM NA ILHA DE JAGUANUM, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1479/1479_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1479/1479_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA GUARITA DA GUARDA MUNICIPAL EM FRENTE AO PRAIA CLUBE IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1480/1480_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1480/1480_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CRIANÇÃO DE VAGAS PARA IDOSOS E DEFICIENTES NO HOSPITAL MUNICIPAL VICTOR SOUZA BREVES, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1481/1481_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1481/1481_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A TROCA DE MANILHAS DA RUA JASMIM, NO BAIRRO NOVA MANGARATIBA, NO 1º DISTRITO.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1482/1482_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1482/1482_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A DISPONIBILIZAÇÃO DE MAIS CAMINHÕES COLETORES DE LIXO EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1483/1483_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1483/1483_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O ACOMPANHAMENTO DE SAÚDE DA MULHER COM LOCAL DE ATENDIMENTOS ESPECÍFICOS, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1484/1484_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1484/1484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A IMPLANTAÇÃO DE SERVIÇOS DE AGENTES DE SAÚDE ESPECÍFICOS CONTRA DENGUE.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RETIRADA DE UMA PEDRA EM CURVA ESTREITA LOCALIZADA NA RUA ANTÔNIO SERAFIM DA GLÓRIA, PARQUE VISTA MAR, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1486/1486_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1486/1486_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA ESTRADA RJ-14, PRÓXIMO A ENTRADA DA PRAIA PEQUENA, BAIRRO SAHY, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1487/1487_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1487/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, CADASTRAMENTO, LEGALIZAÇÃO E TITULAÇÃO DOS IMÓVEIS SITUADOS NO BAIRRO NOVA MANGARATIBA, PRÓXIMO A FÁBRICA DE DOCES, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE ACADEMIA AO AR LIVRE NA RUA ARITANA, ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1489/1489_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1489/1489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA AVENIDA NOSSA SENHORA DA CONCEIÇÃO (PRÓXIMO AO CAIS), EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1490/1490_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UM MIRANTE NA AV. LITORANEA, EM JUNQUEIRA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1491/1491_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A LIMPEZA REGULAR DA RUA MARIA DE JESUS, NA PRAIA PEQUENA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1492/1492_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A LIMPEZA REGULAR DAS PRAIAS DA ILHA DA GUAÍBA.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1493/1493_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A ILUMINAÇÃO PARA O CAMPO DE PRAIA GRANDE, - 6º DISTRITO.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1494/1494_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1494/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM MURO NO CEIM NILTON XAVIER, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1495/1495_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1495/1495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UM PÓRTICO NA ENTRADA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1496/1496_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1496/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UM CAIS TURÍSTICO E DE ATRACAÇÃO PESQUEIRA DE PEQUENO PORTE, NA PRAIA DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1497/1497_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1497/1497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA ESCOLA MUNICIPAL ENTRE A RUA SANTO ANTÔNIO E O MORRO SÃO SEBASTIÃO, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1498/1498_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1498/1498_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DO CAMPO DE FUTEBOL FIGUEIRÃO, EM MURIQUI (4º DISTRITO), COM A COLOCAÇÃO DE GRAMA SINTÉTICA, PISTA DE CORRIDA EM SEU REDOR, E ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1499/1499_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1499/1499_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE, EM CONJUNTO COM O GOVERNO DO ESTADO DO RIO DE JANEIRO, INSTALE A UNIDADE DE POLÍCIA AMBIENTAL - UPAM - NO SAHY, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1500/1500_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1500/1500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE FAÇA A REFORMA E AMPLIAÇÃO DO CAIS LOCALIZADO NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1501/1501_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1501/1501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O RECAPEAMENTO DE TODA A RUA ITASSUNEMA, EM JUNQUEIRA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1502/1502_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1502/1502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RETIRADA DE QUIOSQUES ANTIGOS (TIJOLOS E ENTULHOS), LOCALIZADOS NO CENTRO DA PRAÇA DE JUNQUEIRA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1503/1503_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1503/1503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DA PRAIA DE SANTO ANTÔNIO, EM  JUNQUEIRA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1504/1504_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1504/1504_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, UMA TAMPA PARA BUEIRO DA RUA JOAQUIM CARDOSO DA CRUZ, NA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1505/1505_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1505/1505_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE ABRIGO NO PONTO FINAL DAS KOMBIS, QUE FAZEM A LINHA MANGARATIBA/PRAIA DO SACO, LOCALIZADO NA RODOVIA MÁRIO COVAS, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1506/1506_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1506/1506_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DOS BUEIROS, MANILHAS E VALÕES PARA O ESCOAMENTO DAS ÁGUAS PLUVIAIS, NA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1507/1507_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1507/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM AS SECRETARIAS COMPETENTES, NO SENTIDO DE VIABILIZAREM JUNTO A TV RIO SUL, A VEICULAÇÃO DE IMAGENS DOS PONTOS TURÍSTICOS E ATRATIVOS DO MUNICÍPIO DE MANGARATIBA JUNTO A REDE GLOBO DE TELEVISÃO CONFORME VEM SENDO FEITO COM OSO OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1508/1508_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1508/1508_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RECUPERAÇÃO E URBANIZAÇÃO NA RUA ROMANCISTA LÚCIO CARDOSO, A RUA DE ACESSO AO IATE CLUBE DE IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1509/1509_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1509/1509_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM A SECRETARIA ESTADUAL DE SEGURANÇA PARA QUE AUMENTE O PESSOAL EFETIVO DA POLÍCIA MILITAR EM TODOS OS DPO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1510/1510_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1510/1510_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A TROCA DE LÂMPADAS NA TRAVESSA BELA VISTA NA RUA DA PETROBRAS, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1511/1511_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1511/1511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA PRAÇA (ÁREA DE LAZER) NO PARQUE VISTA MAR,  EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1512/1512_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1512/1512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE UM PONTO DE ÔNIBUS NO ANTIGO REGISTRO DA PETROBRAS, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1513/1513_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1513/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE PLACAS INFORMANDO AS ÁREAS DE PRESERVAÇÃO AMBIENTAL E PROIBINDO A CONSTRUÇÃO PRÓXIMO A CACHOEIRA E ÁREAS DE PRESERVAÇÃO AMBIENTAL EM TODO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1514/1514_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO  QUE SEJA PROVIDENCIADO UM PROJETO DE PAISAGISMO NA ENTRADA DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO, CRIANDO TAMBÉM UM NOVO PROJETO DE URBANISMO.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1515/1515_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE, JUNTAMENTE COM A CEDAE, CONTINUEM A REDE DE ABASTECIMENTO DE ÁGUA NA AV. LITORÂNEA ATÉ JUNQUEIRA, EM UMA EXTENSÃO DE APROXIMADAMENTE 3.500,00 (TRÊS MIL E QUINHENTOS METROS) DE TUBULAÇÃO DE 2 ELEVATÓRIAS EM JUNQUEIRA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1516/1516_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA PROVIDENCIADO PROJETO DE URBANIZAÇÃO, COM ESCOAMENTO DAS ÁGUAS PLUVIAIS NA COMUNIDADE DENOMINADA RUA DA PALHA, NOVA MANGARATIBA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1517/1517_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA CONSTRUÍDO UM PIER NA PRAIA DE JUNQUEIRA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1518/1518_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA CONSTRUÍDA UMA REDE DE TRATAMENTO DE ESGOTO, COM CAIXA COLETORA, FOSSA E SUMIDOURO, NA COMUNIDADE CONHECIDA COMO MORRO DO CRISTO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1519/1519_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1519/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A RECUPERAÇÃO ASFÁLTICA DA RUA EM FRENTE A ACADEMIA AO AR LIVRE, LOCALIZADA NO MORRO DO CRISTO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1520/1520_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UM MIRANTE NO ALTO DE IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1521/1521_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O REPARO NO ASFALTAMENTO PARA TAPAR BURACOS DO INÍCIO AO FIM DA RUA CRUZEIRO DO SUL, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1522/1522_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A LIMPEZA DE ESGOTO ESCOANDO A CÉU ABERTO NA RUA CRUZEIRO DO SUL, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1523/1523_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1523/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O ESCOAMENTO COM COLOCAÇÃO DE BUEIROS NA RUA DO ATALHO, PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1524/1524_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1524/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO CAPINA E LIMPEZA DA RUA 3, MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1525/1525_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1525/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MANUTENÇÃO DOS RALOS DA RUA TITO SANTIAGO, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1526/1526_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1526/1526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MELHORIA DA SINALIZAÇÃO DE TRÂNSITO POR MEIO DE PLACAS, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1527/1527_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1527/1527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CRIAÇÃO DE UM HEMONÚCLEO, PARA DOAÇÃO DE SANGUE E EXAME GRATUITO DE SANGUE.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1528/1528_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1528/1528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONTINUAÇÃO DO ASFALTAMENTO DA RUA DÉCIO NOGUEIRA, NO BAIRRO BRASILINHA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1529/1529_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1529/1529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CAPTAÇÃO DO ESGOTO DAS CASAS VIZINHAS A CACHOEIRA QUE DESCE PELO CONDOMÍNIO SOLAR E PASSA PELA BRASILINHA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1530/1530_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1530/1530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM RANCHO PARA OS PESCADORES ARTESANAIS, NA PRAIA DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO, PRÓXIMO AO CAIS.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1597/1597_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1597/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM AS EMPRESAS DE TELEFONIA MÓVEL, NO SENTIDO DE VIABILIZAR UM PROJETO PARA INSTALAÇÃO DE TORRES, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1531/1531_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1531/1531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO EM TODOS OS ESTABELECIMENTOS DE ENSINO NO MUNICÍPIO, LÂMPADAS DE ALERTA ACOPLADAS AS CAMPAINHAS QUE SINALIZAM A ENTRADA, O RECREIO, E A SAÍDA, DE ACORDO COM OS HORÁRIOS ESCOLARES.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1532/1532_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1532/1532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE VIABILIZE JUNTO AO DEPARTAMENTO NACIONAL DE INFRA-ESTRUTURA E TRASNPORTE - DNIT/RJ - UMA PARCERIA PARA QUE SEJA CONSTRUÍDA CALÇADA PARA PEDESTRES ENTRE CONCEIÇÃO DE JACAREÍ E GARATUCAIA (2º DISTRITO), A MARGEM ESQUERDA DA RODOVIA RIO-SANTOS, NO SENTIDO ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1623/1623_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1623/1623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RESTAURAÇÃO DO SISTEMA DE DRENAGEM DO CAMPO DO MURIQUI FUTEBOL CLUBE, LOCALIZADO NO 4º DISTRITO.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1624/1624_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1624/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A PAVIMENTAÇÃO EM TODA A EXTENSÃO DA RUA CRISTOVÃO FRANCISCO CEIA (BECO ARIMATÉA - ANTIGO PAU ROLOU) - CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1625/1625_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1625/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE PLACAS INDICATIVAS COM O NOME DE RUA NO BAIRRO CACHOEIRA I (MURIQUI - 4º DISTRITO), CONFORME ABAIXO:_x000D_
 RUA ANGELINA SANTINHA (DUAS PLACAS)</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1626/1626_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1626/1626_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA GERAL DA ESCOLA ANTÔNIO CORDEIRO PORTUGAL, LOCALIZADA NA AV. NOSSA SENHORA APARECIDA, S/N - SERRA DO PILOTO - 5º DISTRITO.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1627/1627_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1627/1627_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM SUMIDOURO COMUNITÁRIO NA ESTRADA RJ-14, BAIRRO APARA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1628/1628_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1628/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COBERTURA DO BANCO DE RESERVAS E DA ARQUIBANCADA DO CAMPO DE FUTEBOL DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1629/1629_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1629/1629_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO OBRA DE DRAGAGEM DE APROFUNDAMENTO DO CANAL DO LEITÃO NA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1630/1630_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1630/1630_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A RETIRADA DE MANILHAS QUE SE ENCONTRAM DENTRO DO RIO NA ESTRADA SÃO JOÃO MARCOS, PRÓXIMO AO ANTIGO LAVA-JATO DO "FIFA", NO BAIRRO ACAMPAMENTO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1631/1631_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1631/1631_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA ESTRADA SÃO JOÃO MARCOS, PRÓXIMO AO ATERRO SANITÁRIO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1632/1632_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1632/1632_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A RETIRADA E PODA DE ÁRVORES DA ENCOSTA LOCALIZADA NA ESTRADA DO CONGUINHO, NA SUBIDA DA TOCA DE VELHA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1633/1633_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A TROCA DAS LÂMPADAS DOS POSTES NA ESTRADA SÃO JOÃO MARCOS, NO BAIRRO ACAMPAMENTO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1634/1634_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1634/1634_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DOS BUEIROS E MANUTENÇÃO DE SUAS TAMPAS, NA RUA PARÁ, NA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1635/1635_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1635/1635_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A IMPLANTAÇÃO DE UMA CAIXA POSTAL NO MORRO DO SERAFIM (ATUAL PARQUE VISTA MAR), SÍTIO BOA VISTA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1636/1636_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1636/1636_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A IMPLANTAÇÃO DE ACADEMIA POPULAR PARA IDOSOS, PRÓXIMO AO DPO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1637/1637_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1637/1637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO E UMA QUADRA DE ESPORTES, NA FIGUEIRA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1638/1638_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1638/1638_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA MINI ACADEMIA DE GINÁSTICA NO ESPAÇO SEM UTILIZAÇÃO NA PRAÇA JOÃO BONDIM, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1639/1639_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1639/1639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A FISCALIZAÇÃO DO TRÂNSITO NA RUA BOA ESPERANÇA PARA IMPEDIR O ESTACIONAMENTO IRREGULAR EM FRENTE AS GARAGENS DOS MORADORES.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1640/1640_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1640/1640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O REPARO DA RUA BOM PASTOR, EM MURIQUI - 4º DISTRITO, QUE ESTÁ COM UM ENORME BURACO OCASIONADO PELAS CHUVAS.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1641/1641_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1641/1641_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O REPARO DO CALÇAMENTO DA RUA BRÁULIO DE SOUZA MATTOS, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1642/1642_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1642/1642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE GRAMA SINTÉTICA ONDE HOJE SE ENCONTRA UM CAMPO DE AREIA, LOCALIZADO NAS DEPENDÊNCIAS DO MURIQUI FUTEBOL CLUBE, EM MURIQUI, 4º DISTRITO.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1643/1643_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1643/1643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA DO CORRIMÃO NA ESCADARIA EXISTENTE NA ESTRADA RJ-14, NO ALTO DE IBICUÍ, NA LOCALIDADE CONHECIDA COMO "MORRO DA TITIQUINHA", EM MANGARATIBA - 1º DISTRITO;</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1644/1644_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1644/1644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CALÇAMENTO NA PARTE DE CIMA DA RUA "90", ALTO DE IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1719/1719_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1719/1719_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CAPINA E LIMPEZA DA RUA 90, NO ALTO DE IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1645/1645_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1645/1645_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM PONTO DE VAN E KOMBI COM ABRIGO OU COLOCAÇÃO DE PLACA INDICATIVA, DELIMITANDO UM ESPAÇO, PARA EMBARQUE E DESEMBARQUE DE PASSAGEIROS, PRÓXIMO AO HOSPITAL DE MANGARATIBA, NO 1º DISTRITO.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1646/1646_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1646/1646_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A DESAPROPRIAÇÃO DAS ESTRADAS DAS FAZENDAS SANTA JUSTINA E SANTA ISABEL, NO ACAMPAMENTO (MANGARATIBA - 1º DISTRITO), POIS AS REFERIDAS ESTRADAS JÁ É DE USO DA POPULAÇÃO LOCAL A MAIS DE 50 ANOS.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1647/1647_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1647/1647_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A TROCA DAS MANILHAS, IMPLANTAÇÃO DE BOCAS DE LOBO E DESOBSTRUÇÃO DA PASSAGEM DE ESGOTO DA ESTRADA SÃO JOÃO MARCOS, EM FRENTE AO CEMITÉRIO NA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1648/1648_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1648/1648_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO OBRA DE NIVELAMENTO E CONSTRUÇÃO DE BOCAS DE LOBO NA RUA DO BECO DO CESÁRIO, AO LADO DA MADEIREIRA, PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1649/1649_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1649/1649_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REVISÃO E TROCA DE LÂMPADAS DA RUA NAIR ATÉ O KING NIGHT, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1650/1650_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1650/1650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A PODA DE UMA ÁRVORE NA ESTRADA RJ-14, PRÓXIMO AO Nº 06, NO CERRADO, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1651/1651_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1651/1651_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A PAVIMENTAÇÃO DA RUA LUZ, LOCALIZADA EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1652/1652_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1652/1652_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE BICICLETÁRIOS PÚBLICOS EM TODAS AS QUADRAS DE ESPORTE E CAMPOS DE FUTEBOL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1653/1653_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1653/1653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RESTAURAÇÃO DA ENTRADA DA FAZENDA INGAÍBA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1654/1654_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1654/1654_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE PLACAS INDICATIVAS COM NOME DE RUA NO BAIRRO CACHOEIRA I, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1655/1655_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1655/1655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE ALAMBRADO EM TODA EXTENSÃO DO CANAL DO LEITÃO, LOCALIZADO NA RUA SÃO LUIZ, PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1656/1656_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1656/1656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UM CENTRO COMUNITÁRIO DE INTERNET (TELECENTRO) NA LOCALIDADE DAS CACHOEIRAS I, II E III, EM MURIQUI, 4º DISTRITO.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1657/1657_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1657/1657_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONTENÇÃO DAS ENCOSTAS DA CACHOEIRA QUE DESCE PELA RUA DOM PEDRO I E CONTINUA PELA RUA ABRAÃO DRUSK, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1658/1658_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1658/1658_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE UM QUEBRA-MOLAS NAS RUAS LATERAIS DA PRAÇA LUIZ QUATROPANI, CRUZAMENTO COM AV. SANTANA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1659/1659_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1659/1659_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A MELHORIA DA ILUMINAÇÃO PÚBLICA NA RUA N, EM PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1660/1660_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1660/1660_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO OBRA DE CONTENÇÃO, CALÇAMENTO E URBANIZAÇÃO NA ORLA DA PRAIA PEQUENA, NO SAHY, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1661/1661_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1661/1661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA LOCALIDADE DA PRAIA ALTA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1662/1662_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1662/1662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO OBRA DE CAPTAÇÃO E DISTRIBUIÇÃO DE ÁGUA PARA OS MORADORES DE ITACURUBITIBA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1663/1663_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1663/1663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA FEITO O TOMBAMENTO HISTÓRICO E MANUTENÇÃO DAS RUÍNAS DO SAHY - EM MANGARATIBA, 1º DISTRITO.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1664/1664_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1664/1664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SOLICITE A EMPRESA NET-ANGRA QUE CONTINUE A INSTALAÇÃO DOS SEUS SERVIÇOS EM ITACURUBITIBA, CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1665/1665_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1665/1665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA PRAÇA NO LOCAL CONHECIDO COMO REGISTRO DA PETROBRAS, EM CONCEIÇÃO DE JACAREÍ (2º DISTRITO), COM A INSTALAÇÃO DE BRINQUEDOS.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1666/1666_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1666/1666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A TROCA DE LUGAR DOS BRINQUEDOS QUE ESTÃO EM FRENTE A IGREJA ASSEMBLEIA DE DEUS GLÓRIA 1, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1667/1667_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1667/1667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE UM MÉDICO PEDIATRA PARA ATENDER NO POSTO DE SAÚDE DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1668/1668_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1668/1668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A VIABILIZAÇÃO JUNTO A AMPLA OU A HOMEGA RC PROJETOS E SERVIÇOS ELÉTRICOS LTDA, A COLOCAÇÃO DE REFLETORES NA RUA DA PRAIA VERMELHA, EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1669/1669_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1669/1669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, JUNTO A PROORIA COMÉRCIO E SERVIÇOS LTDA, A AMPLIAÇÃO DA COLETA DE LIXO NO BATATAL, NA FAZENDA INGAÍBA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1670/1670_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1670/1670_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, JUNTO A AMPLA OU JUNTO A HOMEGA RC PROJETOS E SERVIÇOS ELÉTRICOS LTDA, A COLOCAÇÃO DE ILUMINAÇÃO E SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NA RUA 90, NO ALTO DE IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1671/1671_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1671/1671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A ORGANIZAÇÃO DA NUMERAÇÃO DOS QUIOSQUES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1672/1672_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1672/1672_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MELHORIA DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA DA RUA JOÃO MENINO, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1673/1673_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1673/1673_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O MANILHAMENTO PARA DRENAGEM DAS ÁGUAS DAS CHUVAS PARA EVITAR AS ENCHENTES NA RUA JOÃO MENINO, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1674/1674_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1674/1674_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE CRECHE NA RUA CRISTOVÃO FRANCISCO CEIA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1675/1675_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1675/1675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A IMPLANTAÇÃO DE CAIXA 24 HORAS NA PRAÇA DA SERRA DO PILOTO - 5º DISTRITO.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1676/1676_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1676/1676_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1677/1677_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1677/1677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A LIMPEZA PERIÓDICA E MANUTENÇÃO DOS BUEIROS NA RUA SANTA TEREZINHA, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1678/1678_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1678/1678_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA E REABILITAÇÃO DO CAIS DA PRAIA MANSA, EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1679/1679_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1679/1679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO OBRA DE RECONSTRUÇÃO DE UMA PONTE PARA PEDESTRES NA ILHA DE MARAMBAIA.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1680/1680_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1680/1680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO OBRA NA AVENIDA VEREADOR CÉLIO LOPES (MANGARATIBA - 1º DISTRITO), EM FRENTE AO BAR BROJO, RESTAURANTE OCEANO E PETISCARIA TUDO DE BOM, PARA COLOCAÇÃO DE GRADES DE FERRO PARA O ESCOAMENTO DE ÁGUAS PROVENIENTES DE CHUVAS.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1681/1681_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1681/1681_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A VIABILIZAÇÃO JUNTO A AMPLA OU HOMEGA RC PROJETOS E SERVIÇOS LTDA, A COLOCAÇÃO DE ILUMINAÇÃO PAISAGÍSTICA NA PRAÇA DO SAPO, NO CERRADO, E NA PRAÇA LUIZ QUATROPANI, EM FRENTE A IGREJA DE SANT'ANNA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1682/1682_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1682/1682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE CALÇADA E PROJETO DE PAISAGISMO EM TODA A EXTENSÃO DA RUA RAUL GOUVEIA, EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1683/1683_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1683/1683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CALÇAMENTO DA RUA HERMÍNIA, EM FRENTE AO PONTO DE ÔNIBUS DA RUA JOÃO DOCE, EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1684/1684_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1684/1684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS COM COBERTURA NA ESTRADA SÃO JOÃO MARCOS (PRÓXIMO AO CAMPO DE AREIA DO TREVO DA PRAIA DO SACO), EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1685/1685_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE PLACA INDICATIVA PRÓXIMO A ENTRADA DA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO, CONFORME ABAIXO:_x000D_
 RODOVIA RIO SANTOS, SERRA DO PILOTO, ANGRA DOS REIS, RIO DE JANEIRO</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1686/1686_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1686/1686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A PAVIMENTAÇÃO ASFÁLTICA NO PARQUE BALNEÁRIO, RUA 2, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1687/1687_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1687/1687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, REFORMA E AMPLIAÇÃO NA QUADRA POLIESPORTIVA PARA CONSTRUÇÃO DE SANITÁRIOS, COLOCAÇÃO DE MAIS DOIS REFLETORES E SERVIÇO DE DRENAGEM NA ESTRADA RJ-14, NA PRAIA DO APARA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1688/1688_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1688/1688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, RECAPEAMENTO NA RUA JOAQUIM FRANCISCO CEIA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1689/1689_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1689/1689_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, JUNTO AOS ORGÃOS AMBIENTAIS, ESTADUAIS E FEDERAIS, MAIOR RIGOR E FISCALIZAÇÃO CONTRA AS EMBARCAÇÕES QUE PRATICAM A PESCA PREDATÓRIA NA REGIÃO MARÍTIMA DE MANGARATIBA, DENTRO DA BAÍA DE SEPETIBA.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1690/1690_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1690/1690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A PRESENÇA CONSTANTE DO VEÍCULO CONHECIDO COMO FUMACÊ, NA INGAÍBA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1691/1691_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1691/1691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A IMPLANTAÇÃO DO SERVIÇO DE COMBATE A MOSQUITOS (FUMACÊ), PARA ATUAR NAS ÁREAS DE DIFÍCIL ACESSO.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1692/1692_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1692/1692_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A LIMPEZA DAS CAIXAS DE CAPTAÇÃO DE ÁGUAS PLUVIAIS SITUADAS NA RUA ENGENHEIRO PAULO DE FRONTIN, EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1693/1693_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1693/1693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A SUBSTITUIÇÃO DE DIVERSAS LÂMPADAS QUEIMADAS NA RUA CESÁRIO DE MELO, EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1694/1694_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1694/1694_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE DUAS LIXEIRAS NA RUA JOSÉ RAMALHO, EM ITACURUBITIBA, CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1695/1695_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1695/1695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UM ESTACIONAMENTO NA ÁREA EM FRENTE AO DPO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO, PRÓXIMO A BR-101.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1696/1696_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1696/1696_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O TÉRMINO DAS OBRAS DE EXTENSÃO DO PONTO DE ÔNIBUS, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1697/1697_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1697/1697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, OBRA DE CONTENÇÃO (MURO), NOS FUNDOS DA ESCOLA MUNICIPAL PROFESSORA MARIA ROSA MAGALHÃES, EM PRAIA BRAVA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1698/1698_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1698/1698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A ABERTURA E PAVIMENTAÇÃO DA RUA MANUEL CONCEIÇÃO E RUA VASCONCELOS EM CONCEIÇÃO E JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1699/1699_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1699/1699_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE PROVIDENCIE UMA PLACA DE TRÂNSITO QUE PROÍBA O ESTACIONAMENTO DE ÔNIBUS E CAMINHÕES EM FRENTE AOS COMÉRCIOS DA RUA ADALBERTO PEREIRA PINTO,  PRÓXIMO AO POSTO DE SAÚDE DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1700/1700_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1700/1700_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE PROVIDENCIE JUNTO AOS CORREIOS QUE SEJA COLOCADA CAIXA COLETORA DE CORRESPONDÊNCIA NA RUA 90, NO ALTO DE IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1701/1701_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1701/1701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, NO SENTIDO DE VIABILIZAR JUNTO A AMPLA OU A HOMEGA RC PROJETOS E SERVIÇOS ELÉTRICOS LTDA, A COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA E A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS, ENTRE A CAPITANIA DOS PORTOS E LANCHONETE GABRIELA, E, ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1702/1702_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1702/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, NO SENTIDO DE VIABILIZAR JUNTO A AMPLA OU A HOMEGA RC PROJETOS E SERVIÇOS ELÉTRICOS LTDA, A COLOCAÇÃO DE BRAÇOS DE ILUMINAÇÃO E A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS, NA ESTRADA RJ-14, NO ALTO DE IBICUÍ - MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1703/1703_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1703/1703_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O RECAPEAMENTO ASFÁLTICO E NIVELAMENTO DA AVENIDA RIO DE JANEIRO, NA PRAIA DO SACO (MANGARATIBA - 1º DISTRITO), NO TRECHO COMPREENDIDO ENTRE A PRAÇA DO COLÉGIO ESTADUAL JOÃO PAULO II E O CONDOMÍNIO AMÊNDOAS.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1704/1704_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1704/1704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A MANUTENÇÃO, ILUMINAÇÃO E COLOCAÇÃO DE CORRIMÃO NA SERVIDÃO QUE LIGA A ESTRADA RJ-14 A RUA FAGUNDES VARELA, EM FRENTE A POUSADA DO NEQUINHO, PARQUE BELA VISTA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1705/1705_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1705/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A AMPLIAÇÃO DO MANILHAMENTO COM COLOCAÇÃO DE GALERIAS PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS, BEM COMO A COLOCAÇÃO DE BUEIROS NA QUADRA QUE ABRANGE AS RUAS: JASMIM, LÍRIO E ORQUÍDEA, LOCALIZADAS NO BAIRRO NOVA MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1706/1706_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1706/1706_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE QUEBRA-MOLAS EM FRENTE A ESCOLA MUNICIPAL MARIA ROSA MAGALHÃES, PRAIA BRAVA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1707/1707_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1707/1707_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONTINUIDADE DO RECAPEAMENTO DA ESTRADA RJ-14 NO TRECHO COMPREENDIDO ENTRE MANGARATIBA E SAHY - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1708/1708_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1708/1708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REATIVAÇÃO DO CENTRO DE TRATAMENTO DE ESGOTO QUE EXISTE PRÓXIMO A LINHA FÉRREA NA ALTURA DA VILA BENEDITA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1709/1709_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1709/1709_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A DISPONIBILIZAÇÃO DE UM MÉDICO CLÍNICO GERAL PARA O POSTO DE SAÚDE DE ITACURUÇÁ (3º DISTRITO), VISTO QUE ESTE POSTO ESTÁ COM ESSA DEFICIÊNCIA. </t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1771/1771_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1771/1771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE PLACAS INDICATIVAS COM NOME DE RUA NO BAIRRO CACHOEIRA II, EM MURIQUI - 4º DISTRITO._x000D_
 RUA PAULO ALVES - 02 PLACAS_x000D_
 TRAVESSA CELINA ALVES - 02 PLACAS</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE, EM CARÁTER DE URGÊNCIA, SEJA REALIZADA A LIMPEZA E MANUTENÇÃO DOS BUEIROS E MANILHAS QUE ENCONTRAM-SE ENTUPIDAS COM BARRO NA ESTRADA RJ-14, NO ALTO DE IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1773/1773_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1773/1773_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE, EM CARÁTER DE URGÊNCIA, SEJA DESLOCADO UM SERVIDOR DA ADMINISTRAÇÃO DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO, OU MESMO DA EMPRESA PRÓPRIA, PARA DESENVOLVER UM TRABALHO DE LIMPEZA E MANUTENÇÃO DE UM DEPÓSITO DE ESGOTO LOCALIZADO NA RUA D. INDICA TAMBÉM QUE SEJA FEITO UM ESTUDO JUNTO AOS MORADORES DA LOCALIDADE PARA A CONSTRUÇÃO DE UM SUMIDOURO.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1774/1774_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1774/1774_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE, EM CARÁTER DE URGÊNCIA, A VIABILIZAÇÃO JUNTO A VALE DE PARCERIA PARA CONSTRUÇÃO DE UMA PASSARELA NO SAHY.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1775/1775_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1775/1775_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A LIMPEZA E PODA DAS ÁRVORES E COQUEIROS DA PRAÇA DE JUNQUEIRA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1776/1776_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1776/1776_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO REPAROS NA ILUMINAÇÃO DA PRAÇA DA PRAIA VERMELHA, EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1777/1777_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1777/1777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO REPAROS NO CALÇAMENTO DA RUA CAMÉLIA SIQUEIRA MIRANDA, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1778/1778_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1778/1778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM AS SECRETARIAS COMPETENTES, NO SENTIDO DE VIABILIZAR JUNTO A AMPLA OU JUNTO A HOMEGA RC PROJETOS E SERVIÇOS ELÉTRICOS LTDA, A MELHORA DA ILUMINAÇÃO PÚBLICA, NA ESTRADA RJ 14, EM FRENTE AO SALÃO DA CÍNTIA, EM ITACURUÇÁ, 3º DISTRITO.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1779/1779_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1779/1779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE UM NUMERO MAIOR DE LIXEIRAS NA PRAÇA ROBERT SIMÕES, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1780/1780_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1780/1780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA CRECHE MUNICIPAL NO SAHY, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1781/1781_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1781/1781_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO UMA OBRA DE DE COLOCAÇÃO DE ASFALTO NA DESCIDA DO ESTACIONAMENTO DE PRAIA BRAVA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1782/1782_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1782/1782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A TROCA DE LÂMPADAS EM TODA EXTENSÃO DA RUA DA PRAIA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1783/1783_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1783/1783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA DE TODO O CALÇAMENTO DA RUA DA PRAIA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1784/1784_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1784/1784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE PONTOS DE ÔNIBUS COM COBERTURA NOS DOIS SENTIDOS DA ENTRADA DO RUBIÃO, NA SERRA DO PILOTO - 5º DISTRITO.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1785/1785_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1785/1785_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE ACADEMIA AO AR LIVRE AO LADO DA PISTA DE SKATE, NA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1786/1786_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1786/1786_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA ESCOLA DE GRANDE PORTE COM FUNCIONAMENTO EM TEMPO INTEGRAL, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1787/1787_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1787/1787_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE DOIS BANHEIROS PÚBLICOS NA RUA DA CACHOEIRA, NA CACHOEIRA DO ESCORREGA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1788/1788_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1788/1788_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A VIABILIZAÇÃO DE COLOCAÇÃO DE TELEFONE PÚBLICO (ORELHÃO), NA RUA VIOLETA, PRÓXIMO A ADMINISTRAÇÃO DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1789/1789_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1789/1789_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE CAÇAMBA DE LIXO NA RUA VIOLETA, PRÓXIMO A ADMINISTRAÇÃO DE MURIQUI - 4º MURIQUI.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1790/1790_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1790/1790_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE PROVIDENCIE A HOMOLOGAÇÃO DO NOME DO ILMO. SR. WALDEMIRO JOSÉ NOGUEIRA FILHO COMO NOME OFICIAL DE UMA VIELA EXISTENTE NA RJ-14, PRÓXIMO A IGREJA BATISTA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1791/1791_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1791/1791_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE PROVIDENCIE JUNTO A SECRETARIA E ÓRGÃOS COMPETENTES, MUNICIPAIS E ESTADUAIS, A IMPLANTAÇÃO DA FACULDADE DE EDUCAÇÃO TECNOLÓGICA DO ESTADO DO RIO DE JANEIRO (FAETEC) NO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA E ILUMINAÇÃO EXTERNA DA IGREJA N. SRA. SANT'ANNA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA DO PONTO DE ÔNIBUS NO LADO DIREITO DA PISTA (SENTIDO CONCEIÇÃO DE JACAREÍ), EM FIGUEIRA, CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
@@ -6211,7505 +6211,7505 @@
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE CORRIMÃO NA RJ-14, DO TREVO DE ACESSO A RIO SANTOS ATÉ O PRÉDIO ESF (ESTRATÉGIA DA SAÚDE DA FAMÍLIA), EM ITACURUÇÁ (3º DISTRITO), ÁREA ONDE OS MUNÍCIPES TÊM FEITO CAMINHADA.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PLACA INDICATIVAS CONTENDO O NOME DE CADA PRAIA NAS ILHAS.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1799/1799_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1799/1799_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA A ELABORAÇÃO E EXECUÇÃO DE PROJETO DE PAISAGISMO PARA O CANTEIRO CENTRAL DA AV. SANTANA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1801/1801_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1801/1801_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA CRECHE MUNICIPAL PARA ATENDER AS COMUNIDADES DOS BAIRROS MORRO DO CRISTO, CONGUINHO E TOCA DA VELHA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1800/1800_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1800/1800_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE CORRIMÃO, LIXEIRA E ILUMINAÇÃO NA LADEIRA MARIA RITA DOS SANTOS, NO BAIRRO PARQUE BELA VISTA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1802/1802_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1802/1802_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE PLACAS INDICATIVAS NOS QUEBRA-MOLAS DE TODA A EXTENSÃO DA RUA ARTHUR PIRES, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1803/1803_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1803/1803_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PROVIDÊNCIAS QUANTO A SINALIZAÇÃO HORIZONTAL NA RUA ANTÔNIO ALVES DE OLIVEIRA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1804/1804_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1804/1804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM O GOVERNO DO ESTADO NO SENTIDO DE PROVIDENCIAR O ASFALTAMENTO QUE LIGA A INGAÍBA AO BATATAL, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1805/1805_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1805/1805_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A IMPLANTAÇÃO DE ACADEMIA AO AR LIVRE NA COMUNIDADE MORRO SÃO SEBASTIÃO, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1806/1806_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1806/1806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CONSERTO E PAVIMENTAÇÃO ASFÁLTICA NO TRECHO DA RODOVIA RJ-14, NO BAIRRO AXIXÁ, PRÓXIMO AO Nº 1550, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1807/1807_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1807/1807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE SEJA PROVIDENCIADO JUNTO AO INEA (INSTITUTO ESTADURAL DO AMBIENTE), TESTES DE QUALIDADE DA ÁGUA NO MUNICÍPIO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1808/1808_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1808/1808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COMPRA DE APARELHO DE XAIOS-X, EXCLUSIVO PARA O CENTRO CIRÚRGICO DO HOSPITAL MUNICIPAL VICTOR DE SOUZA BREVES, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1809/1809_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1809/1809_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O REPARO DA ILUMINAÇÃO DE TODA A ORLA DO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1810/1810_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1810/1810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A DISPONIBILIZAÇÃO DE GUARDA MUNICIPAL EM TODAS AS INSTITUIÇÕES DE ENSINO DO MUNICÍPIO, INCLUSIVE CRECHES.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1811/1811_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1811/1811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CADASTRAMENTO JUNTO AOS ÓRGÃOS PÚBLICOS (CORREIOS) DA ESTRADA DO SERTÃO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1812/1812_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1812/1812_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS AO LADO DIREITO DA PISTA (SENTIDO RIO DE JANEIRO), EM FIGUEIRA, CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1813/1813_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1813/1813_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A PODA DAS ÁRVORES DA PRAÇA WALDOMIRO JOSÉ NOGUEIRA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1814/1814_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1814/1814_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA PRAÇA PARA A RUA PROJETADA, DO LADO DIREITO DA CANCELA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1815/1815_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1815/1815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O CALÇAMENTO, MANILHAMENTO E ILUMINAÇÃO PARA A RUA PROJETADA DO LADO ESQUERDO DA CANCELA DE ITACURUÇÁ, EM DIREÇÃO AO BAIRRO BRASILINHA, NO 3º DISTRITO.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1816/1816_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1816/1816_texto_integral.pdf</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1817/1817_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1817/1817_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, NO SENTIDO DE AGENDAR A CONFERÊNCIA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE COM O OBJETIVO DE SE ENCAMINHAR PROPOSTAS ATRAVÉS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO, E RECEBER VERBAS ATRAVÉS DOS CONVÊNIOS.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1818/1818_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1818/1818_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA PROVIDENCIADA UMA CAIXA D'AGUA DE GRANDE PORTE PARA ATENDER A COMUNIDADE DO ATANÁSIO, NO BAIRRO AXIXÁ, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1819/1819_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1819/1819_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA FEITA UMA REFORMA NA IGREJA CATÓLICA NA ILHA DE JAGUANUM, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1820/1820_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1820/1820_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DA PONTE DE ACESSO A ENTRADA DA RUA FIDÉLIS DA SILVA LEITE, NO BAIRRO MORAES, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1821/1821_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1821/1821_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PROVIDÊNCIAS QUANTO A COLOCAÇÃO DE POSTOS MÓVEIS DE ATENDIMENTO DE PRIMEIROS SOCORROS EM TODAS AS PRAIAS DO MUNICÍPIO, DURANTE FERIADOS PROLONGADOS E PERÍODOS DE FÉRIAS.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1822/1822_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1822/1822_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A VIABILIZAÇÃO DO FUNCIONAMENTO DO POSTO MÉDICO DO BAIRRO EL RANCHITO, EM MANGARATIBA - 1º DISTRITO, DURANTE 24 HORAS.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1823/1823_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1823/1823_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, IMPLANTAR UM CAIXA 24 HORAS NA ESTRADA SÃO JOÃO MARCOS, NO BAIRRO EL RANCHITO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1824/1824_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1824/1824_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A TROCA DE LÂMPADAS NA ESCADA QUE DÁ ACESSO A RUA VARIANTE RAUL GOUVEA, EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1825/1825_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1825/1825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A POSSIBILIDADE DE INSTALAÇÃO DE APARELHOS PARA ACADEMIA AO AR LIVRE NA PRAÇA NO FIM DA RUA JOSÉ MARTINS, EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1826/1826_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1826/1826_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A POSSIBILIDADE DA LIMPEZA DA TUBULAÇÃO DE ÁGUAS PLUVIAIS NA RUA DO CAMPO, ENTRE OS Nº 126 E 170, EM CONCEIÇÃO DE JACAREÍ, 2º DISTRITO.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1827/1827_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1827/1827_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, NO SENTIDO DE VIABILIZAR JUNTO A VALE, UMA PARCERIA PARA QUE SEJA CONSTRUÍDA UMA PASSARELA OU SUBTERRÂNEO, NO BAIRRO PRAIA BRAVA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1828/1828_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1828/1828_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, NO SENTIDO DE VIABILIZAR A INSTALAÇÃO DE UM APARELHO DE AR CONDICIONADO NA SALA ONDE FUNCIONA O CONSULTÓRIO DENTÁRIO, NO POSTO DE SAÚDE DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1829/1829_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1829/1829_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A TROCA DE LÂMPADAS DOS REFLETORES DA QUADRA DE FUTVÔLEI, EM FRENTE AO QUIOSQUE ADRENALINA'S, NA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1830/1830_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1830/1830_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE GRADE DE PROTEÇÃO NO CÓRREGO DA RJ-14, AO LADO DA SEDE DA ADMINISTRAÇÃO DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1831/1831_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1831/1831_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O CONSERTO NAS AVARIAS DOS BRINQUEDOS DA PRAÇA DO SKATE, EM MURIQUI - 4º DISTRITO, E O ISOLAMENTO DO PARQUE INFANTIL ENQUANTO PERDURAR O PROBLEMA.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1832/1832_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1832/1832_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, IMPLANTAÇÃO DE ACOSTAMENTO EM TRECHO DA RJ-14, EM MURIQUI - 4º DISTRITO, NA ESTRADA VELHA, LOGO NA SUBIDA PARA O AXIXÁ.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1833/1833_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1833/1833_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A VIABILIZAÇÃO DO CALÇAMENTO DA RUA "3", NA ESTRADA DA PETROBRAS, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1834/1834_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1834/1834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O ALARGAMENTO DA PONTE EXISTENTE NA RUA Z, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1835/1835_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1835/1835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PROVIDÊNCIAS QUANTO AO CORTE DE UMA PEDRA EXISTENTE NA SUBIDA DA RUA Z, DEPOIS DA SEGUNDA PONTE, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1836/1836_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1836/1836_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO PROVIDÊNCIAS JUNTO A SECRETARIA E ORGÃOS COMPETENTES, E A EMPRESA QUE DETÉM A CONCESSÃO PARA ÔNIBUS DE PASSAGEIROS - EXPRESSO MANGARATIBA - QUE ADOTE ETINERÁRIO QUE PASSE TANTO PELA RJ-14, ATÉ A PRAÇA DO SAPO, COMO TAMBÉM CIRCULE PELO BAIRRO BRASILINHA, EM ITACURUÇÁ (3º DISTRITO), PARA O EMBARQUE E DESEMBARQUE DE PASSAGEIROS.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1837/1837_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1837/1837_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO PROVIDÊNCIAS JUNTO A SECRETARIA E ÓRGÃOS COMPETENTES, MUNICIPAIS E ESTADUAIS, A IMPLANTAÇÃO DA FUNDAÇÃO DE APOIO A ESCOLA TÉCNICA (FAETEC), NO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1838/1838_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1838/1838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO PROVIDÊNCIAS JUNTO AO GOVERNO DO ESTADO, A IMPLANTAÇÃO DOS SERVIÇOS DA POLÍCIA MILITAR DO ESTADO DO RIO DE JANEIRO NA PRAIA DA GAMBOA, ILHA DE ITACURUÇÁ - 3º DISTRITO._x000D_
 </t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1839/1839_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1839/1839_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A LIMPEZA E PODA DAS ÁRVORES E LIMPEZA DO MATO EXISTENTE NA RUA AZALÉIA DOS AMORES, LOCALIZADA EM IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1840/1840_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1840/1840_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA E REPARO DO ALAMBRADO DO CAMPO DE FUTEBOL LOCALIZADO NA PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1841/1841_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1841/1841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A PINTURA DOS QUEBRA-MOLAS E A COLOCAÇÃO DE PLACAS SINALIZADORAS AO LONGO DA RJ-14, NO TRECHO COMPREENDIDO ENTRE MURIQUI - 4º DISTRITO E ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1842/1842_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1842/1842_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE LIXEIRAS NA RUA JOÃO MENINO, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1843/1843_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1843/1843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A VIABILIZAÇÃO DE PROJETO PARA IMPLANTAÇÃO DE BICICLETÁRIO PÚBLICO EM FRENTE A ESCOLA MUNICIPAL CAETANO DE OLIVEIRA, EM ITACURUÇÁ - 3º DISTRITO</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1844/1844_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1844/1844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE LOMBADAS NOS DOIS SENTIDOS DA ESTRADA RJ-14, EM FRENTE A ASSEMBLEIA DE DEUS CONGREGAÇÃO GALILEIA, NO BAIRRO APARA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1845/1845_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1845/1845_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A VIABILIZAÇÃO DO RECAPEAMENTO ASFÁLTICO DA RUA ADALBERTO PEREIRA PINTO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1846/1846_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1846/1846_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O RECAPEAMENTO ASFÁLTICO COM NIVELAMENTO, BEM COMO LIMPEZA E MANUTENÇÃO DOS BUEIROS DA TRAVESSA BRASÍLIA, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1847/1847_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1847/1847_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A IMPLANTAÇÃO DOS SERVIÇOS DE UTI NEONATAL, NO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1848/1848_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1848/1848_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A TROCA DA PISCINA DO CENTRO DE CONVIVÊNCIA DA MELHOR IDADE (3ª IDADE), EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1849/1849_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1849/1849_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CALÇAMENTO DA ESTRADA DO SERTÃO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1850/1850_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1850/1850_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA PRAÇA DE SKATE EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO, PRÓXIMO A ORLA MARÍTMA.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1851/1851_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1851/1851_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A TROCA DO LOCAL DA LIXEIRA DA ENTRADA DE ITACURUBITIBA (CONCEIÇÃO DE JACAREÍ - 2º DISTRITO) PARA UM LOCAL MAIS ADEQUADO E MENOS VISÍVEL.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1852/1852_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1852/1852_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COMPRA DE UM APARELHO INTENSIFICADOR DE IMAGEM PARA O CENTRO CIRÚRGICO DO HOSPITAL MUNICIPAL VICTOR DE SOUZA BREVES, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1853/1853_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1853/1853_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O RECAPEAMENTO EM TODA A EXTENSÃO DA RUA JOSÉ ALVES SOUZA E SILVA, NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1854/1854_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1854/1854_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A ILUMINAÇÃO E CONSERTO DA CALÇADA DA RUA RIO BRANCO, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1855/1855_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1855/1855_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A ILUMINAÇÃO PÚBLICA NA RJ-14, NO ALTO DE IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1856/1856_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1856/1856_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A PODA DE ÁRVORE NA RUA MIGUEL SIMÕES, NO BAIRRO IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1857/1857_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1857/1857_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O RECAPEAMENTO ASFÁLTICO COM NIVELAMENTO, BEM COMO LIMPEZA E MANUTENÇÃO DOS BUEIROS DA RUA ONZE DE JUNHO, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1858/1858_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1858/1858_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM AS SECRETARIAS COMPETENTES E A CEDAE, SOLICITANDO A IMPLANTAÇÃO DE REDE DE DISTRIBUIÇÃO DE ÁGUA POTÁVEL NA LOCALIDADE DO CASTELINHO, EM MURIQUI, OBSERVANDO AS EXIGÊNCIAS DO PADRÃO DE PORTABILIDADE DA PORTARIA Nº 518 DO MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1859/1859_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1859/1859_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA DO MERCADO MUNICIPAL, EM MANGARATIBA - 1º DISTRITO. </t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1860/1860_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1860/1860_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM AS SECRETARIAS COMPETENTES, NO SENTIDO DE VIABILIZAR UM PROJETO PARA A REALIZAÇÃO DE UMA FEIRA DO PRODUTOR RURAL NA SERRA DO PILOTO, COM PRODUTOS REGIONAIS, TAIS COMO: COMIDAS, MÚSICAS, CONJUNTOS, ARTESANATOS - A SER REALIZADA MENSALMENTE E QUE SEJA INCLUÍDA NAS FESTIVIDADES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1861/1861_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1861/1861_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM AS SECRETARIAS COMPETENTES, NO SENTIDO DE DESENVOLVER UM PROJETO PARA CONSTRUÇÃO DE UM CENTRO DE CONVIVÊNCIA PARA IMPLANTAÇÃO DO GRUPO DA 3ª IDADE, NA PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1862/1862_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1862/1862_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM AS SECRETARIAS COMPETENTES, NO SENTIDO DE VIABILIZAR JUNTO A AMPLA OU JUNTO A HOMEGA RC PROJETOS E SERVIÇOS ELÉTRICOS LTDA, A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS NA RUA CELINA, NA ALTURA DO Nº 256, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1863/1863_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1863/1863_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A DESAPROPRIAÇÃO DO TERRENO DO ALOJAMENTO DA VALE, EM MURIQUI, QUE FICA ENTRE A RUA SANTANA E RUA DURVAL DE GOES MONTEIRO, PARA CONSTRUÇÃO DE UNIDADE ESCOLAR COM SISTEMA DE HORÁRIO INTEGRAL.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1864/1864_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1864/1864_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A RECUPERAÇÃO DO QUEBRA-MAR DA PRAIA DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1865/1865_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1865/1865_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DE CALÇAMENTO E SANEAMENTO BÁSICO DA RUA DOS LÍRIOS, NO BAIRRO NOVA MANGARATIBA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1866/1866_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1866/1866_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DO CALÇAMENTO DA RUA DOIS, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1867/1867_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1867/1867_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE NO LOCAL SITUADO NA AV. LITORÂNEA, NA PRAIA DA PIQUARA, EM JUNQUEIRA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1868/1868_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1868/1868_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO O REPARO DA LATERAL DA PONTE DA RUA ARARIBOIA, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1869/1869_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1869/1869_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE QUIOSQUE JÁ APROVADO PARA O SR. JOÃO BATISTA.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1870/1870_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1870/1870_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CALÇAMENTO DA RUA A, PRÓXIMO A SECRETARIA MUNICIPAL DE SAÚDE, NO BAIRRO IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1871/1871_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1871/1871_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A CONSTRUÇÃO DE UM POSTO DE SAÚDE NA ÁREA DO VALE DO RIO SAHY, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1872/1872_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1872/1872_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CALÇAMENTO DA RUA B, EM PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1873/1873_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1873/1873_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A ANÁLISE E POSTERIOR REFORMA DO MURO DE CONTENÇÃO, BEM COMO RECAPEAMENTO ASFÁLTICO DA AV. LITORÂNEA, NA SAÍDA DO CORTE, PRÓXIMO A PRAIA DA PIQUARA, EM JUNQUEIRA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1874/1874_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1874/1874_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE GRADES DE PROTEÇÃO NAS JANELAS DE TODAS AS SALAS DO COLÉGIO MUNICIPAL CORONEL MOREIRA DA SILVA, NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1875/1875_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1875/1875_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE CALÇADA/PASSEIO PÚBLICO, OBSERVANDO AS NORMAS DE ACESSIBILIDADE, NA ESTRADA RJ-14, ENTRE O BAIRRO APARA E O BAIRRO SAHY, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1876/1876_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1876/1876_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MANUTENÇÃO E CONSERVAÇÃO PARA CONSERTO DE ESGOTAMENTO NA VILA BENEDITA, NA RUA PROJETADA 4, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1877/1877_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1877/1877_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A PODA DOS COQUEIROS NA TRAVESSA ESPÍRITO SANTO, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1878/1878_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1878/1878_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A AVALIAÇÃO PELO ÓRGÃO COMPETENTE DAS CONDIÇÕES DO QUIOSQUE 12, DA ORLA DE MURIQUI (4º DISTRITO), QUE ENCONTRA-SE COM AFUNDAMENTO NO CALÇADÃO.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1879/1879_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1879/1879_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A ILUMINAÇÃO DA QUADRA ESPORTIVA NO BATATAL, NA INGAÍBA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1880/1880_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1880/1880_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A PAVIMENTAÇÃO DA RUA RITA DE CÁSSIA (AO LADO DO VALÃO), NO BAIRRO NOVA MANGARATIBA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1881/1881_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1881/1881_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O ASFALTAMENTO DA ESTRADA FAZENDA INGAÍBA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1882/1882_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1882/1882_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CALÇAMENTO NA RUA DO ATALHO, NO BAIRRO ACAMPAMENTO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1883/1883_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1883/1883_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A ILUMINAÇÃO EM TODA A EXTENSÃO  RUA DO ATALHO, NO BAIRRO ACAMPAMENTO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1884/1884_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1884/1884_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE LOMBADAS NOS DOIS SENTIDOS DA ESTRADA SÃO JOÃO MARCOS, NA CURVA PRÓXIMA A ENTRADA DA RUA DO ATALHO, NO BAIRRO ACAMPAMENTO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1885/1885_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1885/1885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM AS SECRETARIAS COMPETENTES E A CEDAE, SOLICITANDO A IMPLANTAÇÃO DE REDE DE DISTRIBUIÇÃO DE ÁGUA POTÁVEL NO SÍTIO BOA VISTA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO, OBSERVANDO AS EXIGÊNCIAS DO PADRÃO DE PORTABILIDADE DA PORTARIA Nº 518, DO MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1886/1886_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1886/1886_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE LOMBADAS NOS DOIS SENTIDOS DA ESTRADA SÃO JOÃO MARCOS, PRÓXIMO AO PORTÃO DO LIXÃO, NO BAIRRO ACAMPAMENTO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1887/1887_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1887/1887_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PAVIMENTAÇÃO NA ESTRADA DE JUNQUEIRA, COM INÍCIO NO ANTIGO HOTEL DILINÁ, ATÉ A PRAIA DE JUNQUEIRA, EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1888/1888_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1888/1888_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PROVIDÊNCIAS QUANTO A RECUPERAÇÃO NO ILHOTE DO PIMENTEL E EM TODO O SEU ENTORNO E POSTERIOR CALÇAMENTO, NO BAIRRO IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1889/1889_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1889/1889_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE GRADES DE PROTEÇÃO NA ESCADA QUE LIGA A ESTRADA RJ-14 À VARIANTE RAUL GOUVEA (FONTE SANTO ANTÔNIO), NO BAIRRO IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1890/1890_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1890/1890_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE MONUMENTO DA BÍBLIA SAGRADA NA PRAÇA ROBERT SIMOES, CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1891/1891_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1891/1891_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONTINUAÇÃO DO MANILHAMENTO DA SERVIDÃO Nº 200, LOCALIZADA NA RUA JOSÉ AMÉRICO BARBOSA (ANTIGA RUA Z), EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1892/1892_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1892/1892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A MONTAGEM DE UM CENTRO CIRÚRGICO EXCLUSIVO PARA CIRURGIA ORTOPÉDICA NO HOSPITAL MUNICIPAL VICTOR DE SOUZA BREVES, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1893/1893_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1893/1893_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A PAVIMENTAÇÃO DA RUA EUCLIDES CLAUDINO DA SILVA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1894/1894_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1894/1894_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE BALIZAS DE FUTEBOL DE PRAIA E TRAVES DE VÔLEI NO CANTO DA PRAIA DO AXIXÁ, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1895/1895_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1895/1895_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE PONTOS DE ÔNIBUS COM COBERTURA NA RUA DÉCIO NOGUEIRA, NO BAIRRO BRASILINHA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1896/1896_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1896/1896_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CRIAÇÃO DA BRIGADA MUNICIPAL DE INCÊNDIO E EMERGÊNCIAS.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1897/1897_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1897/1897_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM AS SECRETARIAS COMPETENTES, NO SENTIDO DE VIABILIZAR JUNTO A AMPLA OU JUNTO A EMPRESA OMEGA, A IMPLANTAÇÃO DE UM PROJETO DE EXTENSÃO DO POSTEAMENTO DA REDE ELÉTRICA E ILUMINAÇÃO PÚBLICA, NA ESTRADA DO BATATAL, NA INGAÍBA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1898/1898_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1898/1898_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RECUPERAÇÃO DA RUA PROJETADA 1, ESQUINA COM A RUA DO CAMPO, PRÓXIMO A ESTRADA DA PETROBRAS, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1899/1899_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1899/1899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A IMPLANTAÇÃO DE UMA ACADEMIA POPULAR NO VALE DO RIO SAHY, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1900/1900_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1900/1900_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA PRAÇA COM BRINQUEDOS, NO VALE DO RIO SAHY, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1901/1901_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1901/1901_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A SINALIZAÇÃO COM PLACAS E FAIXAS INDICATIVAS PARA LOMBADAS NA AV. LITORÂNEA, NO TRECHO COMPREENDIDO ENTRE O CENTRO DE MANGARATIBA E JUNQUEIRA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1902/1902_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1902/1902_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO UMA REFORMA GERAL, INCLUSIVE COM A INSTALAÇÃO DE GRADES DE PROTEÇÃO NA PISTA DE SKATE DA RUA RIO GRANDE DO SUL, NA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1903/1903_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1903/1903_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE UM BRAÇO DE LUZ NA RUA SÃO FIDÉLIS DA SILVA LEITE, NO BAIRRO MORAES, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1904/1904_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1904/1904_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UM CENTRO DE ACOLHIMENTO E SOCIALIZAÇÃO PARA A POPULAÇÃO DE RUA.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1905/1905_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1905/1905_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA ARQUIBANCADA COBERTA NO CAMPO DE FUTEBOL, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1906/1906_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1906/1906_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RECUPERAÇÃO DO GRAMADO DO CAMPO DE FUTEBOL, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1907/1907_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1907/1907_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE REFLETORES NO CAMPO DE FUTEBOL DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1908/1908_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1908/1908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A PODA DAS AMENDOEIRAS E RESTAURAÇÃO DA ILUMINAÇÃO DA RUA SANTA TEREZINHA, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1909/1909_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1909/1909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O CONSERTO DO SEMÁFORO DA AV. LITORÂNEA, EM JUNQUEIRA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1910/1910_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1910/1910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO O REPARO DO PARQUE INFANTIL DA PRAÇA DE JUNQUEIRA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1911/1911_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1911/1911_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A PAVIMENTAÇÃO E URBANIZAÇÃO NO VELE DO RIO SAHY, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1912/1912_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1912/1912_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A MANUTENÇÃO NA GRADE DE PROTEÇÃO DA QUADRA POLIESPORTIVA NA PRAIA DO APARA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1913/1913_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1913/1913_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A MANUTENÇÃO DO CANO DE ESGOTO NA RUA VARIANTE RAUL GOUVEIA, EM FRENTE A CASA LOTE 39, EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1914/1914_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1914/1914_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A DISPONIBILIZAÇÃO DE UMA NUTRICIONISTA DIARIAMENTE NO CRASP, NA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1915/1915_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1915/1915_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O TOMBAMENTO DO IMÓVEL SITUADO À AV. SANTANA Nº 185, POPULARMENTE CONHECIDO PELOS MORADORES COMO ARMARINHO DA DONA EVA OU ARMARINHO DA ESTAÇÃO, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1916/1916_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1916/1916_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A VIABILIZAÇÃO JUNTO AO GOVERNO NO ESTADO UM CONVÊNIO, VISANDO O CREDENCIAMENTO DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DIREITOS HUMANOS COMO POSTO DE CADASTRAMENTO DO VALE SOCIAL.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1917/1917_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1917/1917_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A POSSIBILIDADE DE CONSTRUÇÃO DE UM CENTRO PÚBLICO DE RECUPERAÇÃO PARA TRATAMENTO DE DEPENDENTES QUÍMICOS.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1918/1918_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1918/1918_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE VERIFIQUE JUNTO AOS ORGÃOS COMPETENTES O TÉRMINO DA REFORMA DO CAIS DA ILHA DA GAMBOA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1919/1919_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1919/1919_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A TROCA DE BRINQUEDOS E REFORMA DA PRAÇA DA ILHA DA GAMBOA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1920/1920_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1920/1920_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A PAVIMENTAÇÃO DA RUA ANTÔNIO NORBERTO DA SILVA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1921/1921_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1921/1921_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA DO PARQUINHO LOCALIZADO NA PRAÇA ROBERT SIMÕES, CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1922/1922_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1922/1922_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CORTE DE PEDRA LOCALIZADA NA RUA DA PEDRA, PRÓXIMO AO COMÉRCIO DO SR. JOSÉ PARANÁ, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1923/1923_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1923/1923_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A MANUTENÇÃO NO MURO E ALAMBRADO DO CAMPO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1924/1924_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1924/1924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CRIAÇÃO DE UMA ÁREA COM ILUMINAÇÃO PARA PÁTICA DE ESPORTES NA PRAIA DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1925/1925_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1925/1925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE NA MEDIDA DO POSSÍVEL TOME AS MEDIDAS NECESSÁRIAS PARA A IMPLANTAÇÃO DO PROGRAMA "RENDA MELHOR JOVEM" EM PARCERIA COM O GOVERNO DO ESTADO DO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1926/1926_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1926/1926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UMA RAMPA PARA EMBARQUE E DESEMBARQUE DOS USUÁRIOS DAS PEQUENAS EMBARCAÇÕES DA ILHA DA GAMBOA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1927/1927_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1927/1927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE VERIFIQUE JUNTO AO ORGÃO COMPETENTE A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO PARA A RUA JOÃO GOMES, PRÓXIMO AO Nº 36, NA ILHA DA GAMBOA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1928/1928_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1928/1928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MANUTENÇÃO DO CAMPO DE JUNQUEIRA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1929/1929_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1929/1929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE OFICIE O DNIT PARA A COLOCAÇÃO DE UMA PASSARELA EM ITACURUBITIBA, CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1930/1930_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1930/1930_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE CAÇAMBA DE LIXO ENTRE O MATERIAL DE CONSTRUÇÃO AUXILIADORA E O SALÃO DA CIDA, NA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1931/1931_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1931/1931_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE QUEBRA-MAR E MANUTENÇÃO DE MANILHAS NA PRAIA VERMELHA, EM FRENTE AO Nº 285, PRÓXIMO AO PAREDÃO, EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1932/1932_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1932/1932_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLETA DE LIXO REGULAR NA RUA DAS CASAS POPULARES, EM NOVA MANGARATIBA, 1º DISTRITO.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1933/1933_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1933/1933_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE APARELHOS DE EXERCÍCIO FÍSICO AO AR LIVRE NA ÁREA JA DESTINADA PARA ISSO NA LADEIRA DONA CECÍLIA, MORRO DO CRISTO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1934/1934_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1934/1934_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DO ESPAÇO CONHECIDO COMO SANTINHA, PRÓXIMO A LINHA FÉRREA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1935/1935_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1935/1935_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, NO SENTIDO DE VIABILIZAR UMA PARCERIA COM O MINISTÉRIO DA SAÚDE E OS CORREIOS, PARA IMPLANTAÇÃO DO PROGRAMA "REMÉDIO EM CASA" NO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1936/1936_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1936/1936_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A IMPLANTAÇÃO DA CADERNETA DE SAÚDE DA PESSOA IDOSA NO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1937/1937_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1937/1937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PROVIDÊNCIAS QUANTO AO CALÇAMENTO DA RUA HERMÍNIA, EM FRENTE AO PONTO DE ÔNIBUS DA RUA JOÃO DOCE, NO ALTO DE IBICUI, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1938/1938_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1938/1938_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PROVIDÊNCIAS QUANTO A COBERTURA EM TODA A EXTENSÃO DO CANAL LOCALIZADO NA AVENIDA ANTÔNIO JOSÉ DA COSTA (ANTIGA AVENIDA RIO DE JANEIRO), NA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1939/1939_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1939/1939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE 20 METROS DE CORRIMÃO NO SÍTIO ALTO DA FIGUEIRA, KM 451, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1940/1940_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1940/1940_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE PONTO DE ÔNIBUS COM COBERTURA EM FRENTE AO CONDOMÍNIO RESERVA DO SAHY, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1941/1941_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1941/1941_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, UM PROJETO DE PAISAGISMO NO ACESSO A ORLA MARÍTMA, NA RUA NOSSA SENHORA DA CONCEIÇÃO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1942/1942_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1942/1942_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM SALÃO DE FESTAS, NOS FUNDOS DA QUADRA DE ESPORTES, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1943/1943_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1943/1943_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, REFORMA NA PRAÇA DA CACHOEIRA DO ESCORREGA, NA RUA VALDOMIRO JOSÉ NOGUEIRA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1944/1944_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1944/1944_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A IMPLANTAÇÃO DO PLANO NACIONAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA (VIVER SEM LIMITE), NO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1945/1945_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1945/1945_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A DESRATIZAÇÃO NA LOCALIDADE CONHECIDA COMO CANAL DO LEITÃO, NA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1946/1946_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1946/1946_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A RECUPERAÇÃO ASFÁLTICA DA AVENIDA JOSÉ ANTÔNIO DA COSTA, (ANTIGA AVENIDA RIO DE JANEIRO), NO TRECHO QUE COMPREENDE O CONDOMÍNIO AMÊNDOAS ATÉ A BOCA DA BARRA, NA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1947/1947_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1947/1947_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO JUNTO A AMPLA OU A HOMEGA RC PROJETOS E SERVIÇOS ELÉTRICOS LTDA, A ILUMINAÇÃO PÚBLICA NA ESTRADA DO RUBIÃO, NA SERRA DO PILOTO - 5º DISTRITO.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1948/1948_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1948/1948_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A VIABILIZAÇÃO PARA ESTUDO OBJETIVANDO DESAPROPRIAÇÃO OU AQUISIÇÃO AMIGÁVEL DO IMÓVEL SITUADO NA PRAIA DA CATITA, AO LADO DA IGREJA LOCAL, NA ILHA DE JAGUANUM, DESTINANDO ESTE IMÓVEL PARA FINS ESPORTIVOS E CULTURAIS.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1949/1949_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1949/1949_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, NO SENTIDO DE PROVIDENCIAR A CONTINUAÇÃO DO CALÇAMENTO DA RUA RIO GRANDE, BELA VISTA, SERRA DO PILOTO - 5º DISTRITO.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1950/1950_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1950/1950_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O ALARGAMENTO DA PASSAGEM DE ÁGUA DA RUA JOAQUIM CARDOSO DA CRUZ, EM FRENTE AO COLÉGIO JOÃO PAULO II, NA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE LOMBADAS, PLACAS E FAIXAS SINALIZADORAS NOS DOIS SENTIDOS DA RUA BERTHOLDO RAMOS, PRÓXIMO AO CIEP, NA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1952/1952_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1952/1952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE LOMBADAS, PLACAS E FAIXAS SINALIZADORAS NOS DOIS SENTIDOS DA RUA SÃO PAULO, PRÓXIMO AO CIEP, NA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1953/1953_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1953/1953_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A ILUMINAÇÃO PÚBLICA DO VIADUTO DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1954/1954_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1954/1954_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A AQUISIÇÃO DE UM BEBEDOURO PARA A QUADRA POLIESPORTIVA  ANEXA AO CAMPO DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1955/1955_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1955/1955_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO REFORMA NA QUADRA POLIESPORTIVA ANEXA AO CAMPO DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1956/1956_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1956/1956_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O MANILHAMENTO E CALÇAMENTO DA RUA CAPITÃO PEDROSA, ANTIGA RUA Q, EM PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1957/1957_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1957/1957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O ASFALTAMENTO DA RUA FORTALEZA, NO BAIRRO EL RANCHITO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1958/1958_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1958/1958_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO O ASFALTAMENTO DA RUA FORTALEZA, NO BAIRRO EL RANCHITO, EM MANGARATIBA - 1º DISTRITO._x000D_
 </t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1959/1959_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1959/1959_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A CONSTRUÇÃO DE UM ABRIGO PARA A PRADA DE ÔNIBUS EM FRENTE A COMUNIDADE DO ATANÁSIO, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1960/1960_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1960/1960_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE PLACAS COM IDENTIFICAÇÃO DOS NOMES DAS RUAS EM TUDO O DISTRITO DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1961/1961_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1961/1961_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE VESTIÁRIOS NO CAMPO DE FUTEBOL DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1962/1962_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1962/1962_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A DISPONIBILIZAÇÃO DE INTERNET NO CENTRO ESPORTIVO ELY FERREIRA CEIA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1963/1963_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1963/1963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE UMA PRAÇA DE GINÁSTICA (ACADEMIA AO AR LIVRE), JUNTO AO PRÉDIO DO POSTO DE GASOLINA, NA PRAIA DE ITACURUÇÁ - 3º DISTRITO, PRÓXIMO AO CAIS DE EMBARQUE PARA MARAMBAIA.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1964/1964_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1964/1964_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE DOIS QUEBRA MOLAS OU TACHÕES NA ESTRADA RJ-14, UM PRÓXIMO A ESTRADA DE JUNQUEIRA, E OUTRO NA ENTRADA DA RUA JOSÉ ALVES DE SOUZA E SILVA, NO BAIRRO PARQUE BELA VISTA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1965/1965_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1965/1965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, NO SENTIDO DE VIABILIZAR JUNTO AMPLA, OU  A HOMEGA RC PROJETOS E SERVIÇOS ELÉTRICOS LTDA, A MANUTENÇÃO OU TROCA DE POSTE, NO MORRO SANTO ANTÔNIO, NO CENTRO DE MANGARATIBA (1º DISTRITO), PRÓXIMO A CAIXA D'ÁGUA.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1966/1966_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1966/1966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO QUE PROVIDENCIE A PAVIMENTAÇÃO DO NOVO TRECHO DA RUA 28, QUE SAI NA RIO -SANTOS, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1967/1967_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1967/1967_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO A COLOCAÇÃO DE UM CORRIMÃO E A REFORMA NA ESCADARIA DO ALTO AXIXÁ, EM FRENTE A RUA E, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1968/1968_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1968/1968_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O TÉRMINO DA OBRA NA RUA DIOGO MARTINS, LADEIRA RODOLFO CALAZANS, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1969/1969_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1969/1969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O REPARO DAS MANILHAS NA RUA BATATAL DOIS, NA INGAÍBA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1970/1970_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1970/1970_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PROVIDÊNCIAS QUANTO AO CADASTRAMENTO, LEGALIZAÇÃO E TITULAÇÃO DOS IMÓVEIS SITUADOS NA LOCALIDADE CONHECIDA COMO PRAIA PEQUENA, NO SAHY, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1971/1971_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1971/1971_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA GUARITA PARA A GUARDA MUNICIPAL NAS PROXIMIDADES DA CÂMARA MUNICIPAL, NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1972/1972_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1972/1972_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA GERAL DA PRAÇA BELA VISTA, LOCALIZADA NA SERRA DO PILOTO - 5º DISTRITO.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1973/1973_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1973/1973_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A TROCA DE LÂMPADAS EM TODA A EXTENSÃO DA RUA DA CACHOEIRA, NO VALE DO RIO SAHY, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1974/1974_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1974/1974_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A FISCALIZAÇÃO DE REDE DE ESGOTO QUE CORRE A CÉU ABERTO NA RUA DA PEDRA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1975/1975_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1975/1975_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, NO SENTIDO DE VIABILIZAR JUNTO A AMPLA OU A HOMEGA RC PROJETOS E SERVIÇOS ELÉTRICOS LTDA, A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS, NA RUA CRISTÓVÃO VASCONCELLOS, NO ALTO DE IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1976/1976_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1976/1976_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O AGENDAMENTO DA CONFERÊNCIA MUNICIPAL DE EDUCAÇÃO, COM O OBJETIVO DE ENCAMINHAR PROPOSTAS PARA A SECRETARIA DE ESTADO DE EDUCAÇÃO, COM A META DO DESENVOLVIMENTO PARA A EDUCAÇÃO MUNICIPAL. </t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1977/1977_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1977/1977_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO EM TODOS OS POSTOS DE SAÚDE DIVISÓRIAS EM VIDRO NAS RECEPÇÕES COMO OCORRE NOS AMBULATÓRIOS DO HOSPITAL MUNICIPAL VICTOR DE SOUZA BREVES, EM MANGARATIBA, 1º DISTRITO.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1978/1978_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1978/1978_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O REPARO NOS PARALELEPÍPEDOS EM TODA A EXTENSÃO DA RUA RIO BRANCO, NA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1979/1979_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1979/1979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE LOMBADAS, PLACAS E FAIXAS SINALIZADORAS NOS DOIS SENTIDOS DA RUA DA PALHA EM FRENTE A GARAGEM SERRA E MAR, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1980/1980_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1980/1980_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE PÓRTICOS PADRONIZADOS E PLACAS INDICATIVAS NAS REPARTIÇÕES PÚBLICAS EMERGENCIAIS TAIS COMO: DELEGACIA, POLÍCIA MILITAR, DEFESA CIVIL, CORPO DE BOMBEIROS, SAMU, HOSPITAL E POSTOS DE SAÚDE EM TODO O MUNICÍPIO.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1981/1981_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1981/1981_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CRIAÇÃO DE UMA ÁREA APROPRIADA PARA A PRÁTICA DE ATIVIDADES DE ECOTURISMO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1982/1982_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1982/1982_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O REPARO NO CALÇADÃO DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1983/1983_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1983/1983_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE REFLETORES, NO CAMPO DO SPORT CLUBE ITACURUÇÁ (SCI), PARA PRÁTICA DE JOGOS EM HORÁRIO NOTURNO.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1984/1984_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1984/1984_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UM ABRIGO NO PONTO DE ÔNIBUS SITUADO AO LADO DA BANCA DE JORNAL EM IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1985/1985_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1985/1985_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE UM BICICLETÁRIO EM FRENTE A CÂMARA MUNICIPAL DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1986/1986_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1986/1986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A POSSIBILIDADE E QUE SEJA POSTO EM FUNCIONAMENTO O PROJETO MANGARATIBA DIGITAL EM TODOS OS DISTRITOS DO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1987/1987_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1987/1987_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RECONSTRUÇÃO DA PONTE LOCALIZADA NA ESTRADA DA SUBESTAÇÃO, NO BAIRRO SAHY, DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1988/1988_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1988/1988_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RECONSTRUÇÃO DA PONTE LOCALIZADA NA ESTRADA DAS ALMINHAS, NA SERRA DO PILOTO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1989/1989_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1989/1989_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A POSSIBILIDADE DE MANUTENÇÃO E LIMPEZA DO CALÇAMENTO DAS RUAS DO BAIRRO ATANÁZIO, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1990/1990_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1990/1990_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A POSSIBILIDADE DE QUE O RECOLHIMENTO DO LIXO SEJA CONSTANTE NO BAIRRO ATANÁZIO, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1991/1991_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1991/1991_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REVISÃO DA ILUMINAÇÃO PÚBLICA DA RUA PROJETADA B, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1992/1992_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1992/1992_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJAM REALIZADOS REPAROS NECESSÁRIOS NA MURETA DA ORLA DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1993/1993_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1993/1993_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJAM MELHORES SINALIZADAS COM PLACAS INDICATIVAS OS REDUTORES DE VELOCIDADE AO LONGO DA ESTRADA RJ-14, NO TRECHO COMPREENDIDO ENTRE PRAIA BRAVA ATÉ O ALTO DE IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1994/1994_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1994/1994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CALÇAMENTO DA RUA "M", NA PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1995/1995_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1995/1995_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CALÇAMENTO DA AVENIDA "E", NA PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1996/1996_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1996/1996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE UMA PRAÇA DE GINÁSTICA (ACADEMIA AO AR LIVRE), NA ESQUINA DA RUA 3 COM ESTRADA RJ-14, NO SAHY, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1997/1997_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1997/1997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, ILUMINAÇÃO PÚBLICA DA RUA AUGUSTA (RUA PARALELA A LINHA FÉRREA), NO TRECHO DO FINAL DA PRAÇA, NO BAIRRO APARA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1998/1998_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1998/1998_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE EM CARÁTER DE URGÊNCIA ENTRE EM CONTATO COM AS SECRETARIAS COMPETENTES SOLICITANDO DAR NOME À PRÓXIMA CRECHE A SER CONSTRUÍDA EM CONCEIÇÃO DE JACAREÍ (2º DISTRITO), DE CRECHE KÊNIA DA CONCEIÇÃO LIMA.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1999/1999_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1999/1999_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE EM CARÁTER DE URGÊNCIA ENTRE EM CONTATO COM AS SECRETARIAS COMPETENTES SOLICITANDO DAR NOME À PRÓXIMA CRECHE A SER CONSTRUÍDA NA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO, DE CRECHE ADILSON MUINZ GUIMARÃES.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2000/2000_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2000/2000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SUBSTITUA UMA BARRA, UMA PARALELA E UMA PRANCHA ABDOMINAL NA PRAIA VERMELHA, NO BAIRRO IBICUÍ, EM MANGARATIBA (1º DISTRITO), AO LADO DO QUIOSQUE DO MIMICA.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2001/2001_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2001/2001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SUBSTITUA UMA BARRA, UMA PARALELA E UMA PRANCHA ABDOMINAL NA PRAIA DE MANGARATIBA, NO BAIRRO CENTRO, EM FRENTE AO RESTAURANTE CHOPP.COM, 1º DISTRITO.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2002/2002_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2002/2002_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE UM CORRIMÃO, AO LADO DO DEPÓSITO DE BEBIDAS LOCALIZADO EM FRENTE A LADEIRA MARIA RITA DOS SANTOS NA RUA JOSÉ ALVES SOUZA E SILVA, NO PARQUE BELA VISTA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2003/2003_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2003/2003_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE UM CORRIMÃO NA PONTE LOCALIZADA NA RUA BOA VISTA, NA SERRA DO PILOTO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2004/2004_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2004/2004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RETIRADA DE CARROS VELHOS E ABANDONADOS NO INÍCIO DA RUA EUCLIDES CLAUDINO DA SILVA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2005/2005_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2005/2005_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A URBANIZAÇÃO NOS CANTEIROS DA RUA EUCLIDES CLAUDINO DA SILVA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2006/2006_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2006/2006_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A VIABILIZAÇÃO DA LEGITIMAÇÃO DE POSSE DAS COMUNIDADES VISTA MAR (ANTIGO MORRO SERAFIM) E AS DEMAIS ÁREAS EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO, QUE NÃO FORAM CONTEMPLADAS NOS GOVERNOS ANTERIORES.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2007/2007_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2007/2007_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA CALÇADA DE CONCRETO AO REDOR DO CIEP, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2008/2008_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2008/2008_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A MANUTENÇÃO DOS BANHEIROS DA QUADRA DE ESPORTE NA RUA SÃO LUIZ (ANTIGA SEDE DA DEFESA CIVIL), NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2009/2009_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2009/2009_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE UM BEBEDOURO NO CEIM PRFª MÁRCIA LAURENTINO FERREIRA MOREIRA, NO BAIRRO PARQUE BELA VISTA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2010/2010_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2010/2010_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA ILHA DE JAGUANUM.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2011/2011_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2011/2011_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO O AUMENTO DA CAPTAÇÃO DE ÁGUA COM INSTALAÇÃO DE CAIXAS D'ÁGUA NO PONTO DE CAPTAÇÃO JÁ EXISTENTE NA AVENIDA LITORÂNEA, COMUNIDADE PONTA DO BISPO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2012/2012_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2012/2012_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A COLOCAÇÃO DE PLACA INDICANDO A SAÍDA DO DISTRITO DE ITACURUÇÁ (3º DISTRITO) PELO VIADUTO, NA RUA EVELINA, POIS MUITOS VISITANTES NÃO SABEM QUE PODEM DRIBLAR A PASSAGEM  DO TREM POR ESSE CAMINHO.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2013/2013_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2013/2013_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE 2 (DOIS) QUEBRA MOLAS NA RUA DOS IPÊS, ANTIGA RUA DONA JÚLIA, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A SUBSTITUIÇÃO DE UMA BARRA, UMA PARALELA E UMA PRANCHA ABDOMINAL, EM FRENTE AO CIEP, NA AREIA DA PRAIA, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2015/2015_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2015/2015_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A IMPLANTAÇÃO DE MÃO ÚNICA E SINALIZAÇÃO COM PLACAS, NA RUA SÃO FRANCISCO CEIA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2016/2016_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2016/2016_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA JOAQUIM FRANCISCO CEIA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2017/2017_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2017/2017_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A TROCA DAS LÂMPADAS NA PISTA DE SKATE DA RUA RIO GRANDE DO SUL, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2018/2018_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2018/2018_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A PAVIMENTAÇÃO ASFÁLTICA DA RUA JOÃO BERMUDES DE CASTRO, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2019/2019_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2019/2019_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A LIMPEZA, CAPINA E RETIRADA DE ENTULHOS NA RJ-14 (ESTRADINHA VELHA), NO BAIRRO AXIXÁ, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2020/2020_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2020/2020_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A OBRAS DE NIVELAMENTO DA RUA GUANABARA, EM MURIQUI, COM  IMPLANTAÇÃO DE RALOS LINEARES, E DRAGAGEM PROFUNDA COM MANILHAS DE 60 CENTÍMETROS DE DIÂMETRO, COM ESCOAMENTO DAS ÁGUAS PLUVIAIS PARA O RIO.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2021/2021_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2021/2021_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE O PSF DE IBICUÍ VOLTE A ATENDER OS PACIENTES DA PRAIA DO APARA E DA PRAIA BRAVA (TODOS NO 1º DISTRITO), TRATADOS HOJE NO PSF DE PRAIA GRANDE (6º DISTRITO)._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2022/2022_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2022/2022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RETIRADA DE CARROS VELHOS E ABANDONADOS NO INÍCIO DA RUA EUCLIDES CLAUDINO DA SILVA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2023/2023_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2023/2023_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A TROCA DE LÂMPADAS E UM BRAÇO DE LUZ EM REFLETOR NA RJ-14, N ALTURA DO Nº 19, NO BAIRRO APARA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2024/2024_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2024/2024_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A TROCA DE LÂMPADAS EM 3 REFLETORES NA FAZENDA SANA JUSTINA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2025/2025_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2025/2025_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O REPARO NA CERCA DO PARQUINHO DA PRAÇA ARISTIDES BRITO, NA RUA JOAQUIM CARDOSO DA CRUZ, EM FRENTE AO COLÉGIO JOÃO PAULO II, NA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2026/2026_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2026/2026_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A INSTALAÇÃO DE 4 BANCOS NA PRAÇA DA GAMBOA, NA ILHA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2027/2027_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2027/2027_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A CONSTRUÇÃO DE UM CAIS PARA EMBARQUE E DESEMBARQUE NA PRAIA DA FLEXEIRA, ILHA DE ITACURUÇÁ (3º DISTRITO), ALTURA DA CAPELINHA.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2028/2028_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2028/2028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE PONTOS DE ÔNIBUS NOS DOIS SENTIDOS DA RIO SANTOS, NA ALTURA DO KM 430 (EM FRENTE AO ACESSO À FAZENDA SANTA JUSTINA E CONDOMÍNIO GUITY), LOCALIZADA NA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2029/2029_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2029/2029_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A CRIAÇÃO DE UM BANCO DE CADEIRA DE RODAS, MULETAS, CADEIRAS DE BANHO E APARELHOS ORTOPÉDICOS PARA SER EMPRESTADA A QUEM DELES PRECISAR.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2030/2030_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2030/2030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO UM "MUTIRÃO DE SERVIÇOS DE FIM DE SEMANA" COMO RETIRADA DE DOCUMENTOS, DEFENSORIA PÚBLICA E CORTE DE CABELO PARA A POPULAÇÃO CARENTE EM TODOS OS DISTRITOS DO MUNICÍPIO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2031/2031_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2031/2031_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE BEBEDOURO NA QUADRA DE ESPORTES DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2032/2032_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2032/2032_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A REFORMA DO CAIS DA PRAIA SUJA, LOCALIDADE CONHECIDA COMO BURACO QUENTE, ILHA DA MARAMBAIA.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2033/2033_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2033/2033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A TROCA DE LÂMPADAS NA RUA ITASSUNEMA, EM JUNQUEIRA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2034/2034_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2034/2034_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A LIMPEZA NA CAIXA DE CAPTAÇÃO DE ESGOTO, EM JUNQUEIRA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2035/2035_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2035/2035_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A INSTALAÇÃO DE EQUIPAMENTOS DE GINÁSTICA PARA A TERCEIRA IDADE EM PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2036/2036_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2036/2036_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO Nº 322/2013.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2037/2037_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2037/2037_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O REPARO DAS LOMBADAS, IMPLANTANDO PLACAS E FAIXAS SINALIZADORAS EM TODA EXTENSÃO DA RUA DA PALHA, NO BAIRRO NOVA MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2038/2038_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2038/2038_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE SEJA CONSTRUÍDA UMA CALÇADA DE PASSEIO NOS DOIS SENTIDOS, ENTRE O BAIRRO NOVA MANGARATIBA ATÉ O HORTO MUNICIPAL, NO BAIRRO ACAMPAMENTO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2039/2039_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2039/2039_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA PRAÇA COM BRINQUEDOS, NA RUA JUVÊNCIO GUIMARÃES, NA PRAIA DA FIGUEIRA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2040/2040_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2040/2040_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, UM PROJETO PARA CONSTRUÇÃO DE ESTACIONAMENTO PÚBLICO, NA RUA MARIA COLETA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2041/2041_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2041/2041_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE RALOS E MANILHAS PARA O ESCOAMENTO DE ÁGUAS PLUVIAIS, NA RUA CASSIANO DE SOUZA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2042/2042_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2042/2042_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A PODA DAS ÁRVORES EM TODA EXTENSÃO DA PRAIA DO CALHAUS, NA ILHA DE JAGUANUM, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2043/2043_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2043/2043_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A MANUTENÇÃO NA PINTURA DA FAIXA DE PEDESTRE EM FRENTE AO COLÉGIO MUNICIPAL VICTOR DE SOUZA BREVES, NA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2044/2044_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2044/2044_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A SUBSTITUIÇÃO DAS LIXEIRAS NA ORLA DA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2045/2045_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2045/2045_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PROJETO DE REESTRUTURAÇÃO E REFORMA DE PRÉDIO DA IGREJA DE NOSSA SENHORA APARECIDA, EM JUNQUEIRA, MANGARATIBA (1º DISTRITO), BEM COMO A URBANIZAÇÃO DA ÁREA EM TORNO DA MESMA.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2046/2046_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2046/2046_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A VISTORIA E EVENTUAL REFORMA EM TODAS AS MARQUISES DOS PRÉDIOS PÚBLICOS INSTALADOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2047/2047_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2047/2047_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLETA DIÁRIA DE LIXO E A RETIRADA DE ENTULHOS AO LADO DA LIXEIRA, NA COMUNIDADE DENOMINADA MORRO DO CONGUINHO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2048/2048_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2048/2048_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O CALÇAMENTO E MANUTENÇÃO DA SERVIDÃO QUE LEVA ATÉ AS CAIXAS D'ÁGUA, NA COMUNIDADE DENOMINADA MORRO DO CONGUINHO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2049/2049_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2049/2049_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE VERIFIQUE A POSSIBILIDADE DE UM LOCAL MAIS ADEQUADO PARA AS CAIXAS D'ÁGUA, EXISTENTES NA COMUNIDADE DENOMINADA MORRO DO CONGUINHO, EM MANGARATIBA (1º DISTRITO), E QUE SE FAÇA A MANUTENÇÃO, LIMPEZA E COLOCAÇÃO DE LACRES NAS TAMPAS.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2050/2050_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2050/2050_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE SEJA CONSTRUÍDA UMA CALÇADA COM ACESSO AO PONTO DE ÔNIBUS NA RODOVIA RIO-SANTOS, ALTURA DO FÓRUM, NA PRAIA DO SACO, EM MANGARATIBA (1º DISTRITO), COM REPARO E MANUTENÇÃO DA RAMPA JÁ EXISTENTE. </t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2051/2051_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2051/2051_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE GERADORES NO PONTOS DE APOIO A DEFESA CIVIL, EM CASO DE EMERGÊNCIA, EM TODO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2052/2052_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2052/2052_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA E AMPLIAÇÃO NA CAPELA DO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2053/2053_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2053/2053_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A REFORMA DA ILUMINAÇÃO NA RUA MAÇARANDUBA, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2054/2054_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2054/2054_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A SUBSTITUIÇÃO DA TRAVES DE FUTEBOL, NA PRAIA DO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2055/2055_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2055/2055_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO O CONSERTO DO BURACO QUE ENCONTRA-SE NA CALÇADA DA RUA VICTOR DE SOUZA BREVES, (CURVA DA TOCA DA VELHA), EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2056/2056_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2056/2056_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A CONTINUIDADE DA SERVIDÃO QUE DÁ ACESSO DA RJ-14 AO MORRO DO CONGUINHO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2057/2057_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2057/2057_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM AMPLA, A FIM DE PROVIDENCIAR A TROCA DE POSTES DE MADEIRA POR POSTES DE CIMENTO, LOCALIZADOS NA RUA DAS FLORES, NO BAIRRO NOVA MANGARATIBA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2058/2058_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2058/2058_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE BANHEIROS PÚBLICOS NO CENTRO DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2059/2059_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2059/2059_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A CONSTRUÇÃO DE DUAS PONTES NO CÓRREGO DA PRAIA PEQUENA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2060/2060_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2060/2060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A REVISÃO DA ILUMINAÇÃO PÚBLICA DA LADEIRA DA ESTRADA RJ-14, ACESSO AO Nº 46, NO ALTO DO BAIRRO PARQUE BELA VISTA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2061/2061_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2061/2061_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA CONSTRUÍDA UMA COBERTURA NA ENTRADA E NO CORREDOR DE ACESSO DO CIEP CÂNDIDO JORGE CAPIXABA, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2062/2062_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2062/2062_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, PARA QUE AVALIEM E VIABILIZEM PROVIDÊNCIAS EM RELAÇÃO A UMA GRANDE PEDRA EXISTENTE NA PRAIA DE IBICUÍ - EM MANGARATIBA (1º DISTRITO), A QUAL VENDO SENDO MOTIVO DE DIVERSOS E SÉRIOS ACIDENTES ENVOLVENDO BANHISTAS.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2063/2063_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2063/2063_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE CRECHE MUNICIPAL NO BAIRRO DE ITACURUBITIBA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2064/2064_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2064/2064_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA CALÇADA DE PASSEIO, NOS DOIS SENTIDOS, ENTRE AS RUÍNAS, NO BAIRRO NOVA MANGARATIBA (1º DISTRITO), E A ÁREA DA FESTA DO PEÃO, NO BAIRRO ACAMPAMENTO; OBSERVANDO AS NORMAS DE ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2065/2065_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2065/2065_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, QUE EM CARÁTER DE URGÊNCIA, ENTRE EM CONTATO COM A COMPANHIA ESTADUAL DE ÁGUAS E ESGOTOS - CEDAE, NO SENTIDO DE QUE SEJA ENVIADA EQUIPE PARA REALIZAÇÃO DE REPARO EMERGENCIAL DE UM VAZAMENTO DE ÁGUA NA RUA JOÃO DOCE, NO BAIRRO IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2066/2066_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2066/2066_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, QUE EM CARÁTER DE URGÊNCIA, A MELHORIA NOS PARALELEPÍPEDOS, BEM COMO NA ILUMINAÇÃO E REPARO NAS LOMBADAS NA RUA HENRIQUETA RITA DOS SANTOS, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2067/2067_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2067/2067_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, A INSTALAÇÃO DE UM PARQUINHO INFANTIL NA PRAÇA PRÓXIMA AO COLÉGIO DA PRAIA CATITA, NA ILHA DE JAGUANUM.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2068/2068_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2068/2068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, A INSTALAÇÃO DE APARELHOS DE EXERCÍCIO FÍSICO AO AR LIVRE, NA PRAÇA PRÓXIMA AO COLÉGIO DA PRAIA CATITA, NA ILHA DE JAGUANUM.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2069/2069_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2069/2069_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE MURO DE CONTENÇÃO DE BARREIRAS NO FINAL DA RUA DOS IPÊS, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2070/2070_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2070/2070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE RAMPA DE ACESSO PARA RIO-SANTOS, PRÓPRIA PARA CADEIRANTES, NO FINAL DA RUA DOS IPÊS, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2071/2071_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2071/2071_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O CALÇAMENTO PARA O TRECHO FINAL DA RUA DOS IPÊS, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2072/2072_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2072/2072_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MANUTENÇÃO DOS PARALELEPÍPEDOS DA RUA MAJOR CAETANO, NO CENTRO DE MANGARATIBA (1º DISTRITO), POIS A MESMA ENCONTRA-SE COM ALGUNS BURACOS DEIXANDO ASSIM TRANSEUNTES VULNERÁVEIS A ACIDENTES.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2073/2073_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2073/2073_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MANUTENÇÃO DOS PARALELEPÍPEDOS DA RUA CORONEL MOREIRA DA SILVA, NO CENTRO DE MANGARATIBA (1º DISTRITO), POIS A MESMA ENCONTRA-SE COM ALGUNS BURACOS DEIXANDO ASSIM TRANSEUNTES VULNERÁVEIS A ACIDENTES.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2074/2074_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2074/2074_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA GRAL E AMPLIAÇÃO DA ANTIGA ESCOLA DA PRAIA DA FLEXEIRA, NA ILHA DE ITACURUÇÁ (3º DISTRITO), VIABILIZANDO A IMPLANTAÇÃO DE UM NÚCLEO AVANÇADO DE ESF - ESTRATÉGIA DE SAÚDE DA FAMÍLIA, NÚCLEO DA DEFESA CIVIL E TELECENTRO DE INFORMÁTICA.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2075/2075_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2075/2075_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM MIRANTE NA AV. CÂNDIDO JORGE, NO ALTO DO BAIRRO SAHY, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2076/2076_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2076/2076_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CADASTRAMENTO, LEGALIZAÇÃO E TITULAÇÃO DOS IMÓVEIS EXISTENTES NA LOCALIDADE DO MORRO SÃO SEBASTIÃO, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2077/2077_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2077/2077_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA SOLICITADO A EMPRESA NET ANGRA QUE CONTINUE A INSTALAÇÃO DE SEUS SERVIÇOS NO DISTRITO DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2078/2078_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2078/2078_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE ACADEMIA A AR LIVRE DENTRO DAS DEPENDÊNCIAS DO CRAS DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2079/2079_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2079/2079_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE APARELHOS DE RAIO-X NOS POSTOS DE SAÚDE DE CONCEIÇÃO DE JACAREÍ (2º DISTRITO) E DE ITACURUÇÁ (3º DISTRITO), E TAMBÉM EXAMES DE LABORATÓRIO DE EMERGÊNCIA NOS MESMOS.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2080/2080_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2080/2080_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE A PREFEITURA INTERCEDA JUNTO AO INSTITUTO ESTADUAL DO AMBIENTE - INEA, PARA PROVIDÊNCIAS QUANTO A FOZ E A DESOBSTRUÇÃO E OBRA DE ENTRONCAMENTO DO RIO CATUMBI, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DOS BUEIROS, MANILHAS E VALÕES PARA O ESCOAMENTO DAS ÁGUAS PLUVIAIS, EM TORNO DA IGREJA CATÓLICA NOSSA SENHORA DAS GRAÇAS, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2082/2082_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2082/2082_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RECUPERAÇÃO DA ESTRADA DA PETROBRAS, NO SENTIDO PARQUE VISTA MAR, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2083/2083_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2083/2083_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA DO PONTO DE ÔNIBUS, LOCALIZADO NA ESTRADA RJ-14, PRÓXIMO AO DPO DE IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2084/2084_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2084/2084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, SOLICITANDO A INSTALAÇÃO DE LOMBADAS NOS DOIS SENTIDOS DA ESTRADA RJ-14, EM FRENTE A RUA JOÃO DOCE, NO BAIRRO IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2085/2085_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2085/2085_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM AS PRESTADORAS DE SERVIÇO NO SENTIDO DE QUE SEJAM RECOLHIDOS OS CABOS TELEFÔNICOS E REALIZADA A MANUTENÇÃO PARA QUE SEJA FEITA A ELEVAÇÃO DE OUTROS CABOS, NA RUA VARIANTE RAUL GOUVEA, NO BAIRRO IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2086/2086_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2086/2086_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE UM BEBEDOURO NO CAMPO DE FUTEBOL DA GAMBOA, ILHA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2087/2087_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2087/2087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A ILUMINAÇÃO DA PRAIA DA JUNQUEIRA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2088/2088_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2088/2088_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MANUTENÇÃO DOS PARALELEPÍPEDOS DA RUA RUBIÃO JÚNIOR, NO CENTRO DE MANGARATIBA (1º DISTRITO), POIS NA MESMA ENCONTRAM-SE ALGUNS BURACOS, DEIXANDO ASSIM OS TRANSEUNTES VULNERÁVEIS A ACIDENTES.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2089/2089_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2089/2089_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MANUTENÇÃO DOS BLOQUETES DA AVENIDA CÉLIO LOPES, NO CENTRO DE MANGARATIBA (1º DISTRITO), POIS A MESMA ENCONTRA-SE COM ALGUNS BURACOS DEIXANDO ASSIM OS TRANSEUNTES VULNERÁVEIS A ACIDENTES.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2090/2090_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2090/2090_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A IMPLANTAÇÃO DA ILUMINAÇÃO PÚBLICA E PAVIMENTAÇÃO ASFÁLTICA DA RUA JOSÉ SOARES NO BAIRRO PRAIA PEQUENA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2091/2091_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2091/2091_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REPAVIMENTAÇÃO ASFÁLTICA (BLOQUETES), NA RUA 21 DE ABRIL, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2092/2092_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2092/2092_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REVISÃO DA ILUMINAÇÃO PÚBLICA NO ESTACIONAMENTO DO BAIRRO PRAIA PEQUENA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2093/2093_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2093/2093_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RESTAURAÇÃO DO PARQUINHO INSTALADO NA PRAÇA DO SAPO, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2094/2094_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2094/2094_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENVIE OFÍCIO AO ILMO. SR. COMANDANTE DO 33º BATALHÃO DA POLÍCIA MILITAR, SOLICITANDO A COLOCAÇÃO DE UM POSTO DE POLICIAMENTO COMUNITÁRIO - PPC, NO BAIRRO SAHY, EM MANGARATIBA - 1º DISTRITO._x000D_
 </t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2095/2095_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2095/2095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE DESENVOLVA PROJETO TURÍSTICO EM PARCERIA COM A COMPANHIA VALE, VIABILIZANDO A IMPLANTAÇÃO DO "TREM TURÍSTICO", QUE SAIRIA DA ESTAÇÃO DE ITACURUÇÁ (3º DISTRITO), VINDO ATÉ O PARQUE ECOLÓGICO E CULTURAL DO SAHY (1º DISTRITO), ONDE OS TURISTAS PODERIAM VISITAR A ÁREA DO PARQUE E SUAS FUTURAS INSTALAÇÕES, RETORNANDO APÓS DETERMINADO TEMPO PARA O LOCAL E ORIGEM.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2096/2096_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2096/2096_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, FISCALIZAÇÃO QUE INIBA O ESTACIONAMENTO DE CARROS PARADOS EM CIMA DAS CALÇADAS DAS RUAS EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2097/2097_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2097/2097_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, OBRA DE REPAROS E LIMPEZA EM TODA EXTENSÃO DA CALÇADA NA RUA ENFERMEIRO CARLOS DE SOUZA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2098/2098_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2098/2098_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, OBRA DE REPAROS E LIMPEZA EM TODA EXTENSÃO DA CALÇADA NA RUA ADALBERTO PEREIRA PINTO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2099/2099_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2099/2099_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A INSTALAÇÃO DE CORRIMÃO NA LADEIRA DE ACESSO AO Nº 46 DA ESTRADA RJ-14, NO BAIRRO PARQUE BELA VISTA, EM MANGARATIBA.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2100/2100_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2100/2100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A CONSTRUÇÃO DE ÁREA PRÓPRIA PARA ESTACIONAMENTO, PRÓXIMO AO CRAS SITUADO NO MORRO SÃO SEBASTIÃO, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2101/2101_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2101/2101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A INSTALAÇÃO DE GRADES DE PROTEÇÃO NO RIO SITUADO A RUA DILERMANO, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2102/2102_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2102/2102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O DESENVOLVIMENTO DE PROJETO DE RECUPERAÇÃO NA RUA RIO GRANDE DO NORTE, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA COBERTURA NA ÁREA EXTERNA, NO CEIM DENISE MENDES, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO._x000D_
 </t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2104/2104_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2104/2104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DA RUA "R", NA PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2105/2105_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2105/2105_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE SEJA CONSTRUÍDO UM CEMITÉRIO EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2106/2106_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2106/2106_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 320/2013.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2107/2107_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2107/2107_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, UMA ÁREA DE LAZER (PARQUINHO), PARA AS CRIANÇAS DA RUA WANDERLEY VARGAS DOS SANTOS (MORRO DO CATATAU), EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2108/2108_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2108/2108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CALÇAMENTO DA RUA WANDERLEY VARGAS DOS SANTOS (MORRO DO CATATAU), EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2109/2109_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2109/2109_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CALÇAMENTO DA RUA COSME MARICATO, DO COMEÇO AO FINAL, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2110/2110_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2110/2110_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A PODA DE ALGUMAS ÁRVORES NA PRAÇA PROFESSORA OLINDA BERTINO MACIEL, CONHECIDA COMO PRAÇA DO TENÓRIO, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2111/2111_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2111/2111_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE VIABILIZE JUNTO A VALE, A COLOCAÇÃO DE UMA ESTAÇÃO DE MONITORAMENTO DE AR.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2112/2112_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2112/2112_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE VIABILIZE JUNTO A OI-TELEMAR, A COLOCAÇÃO DE UMA LINHA TELEFÔNICA NO CEIM MÁRCIA LAURENTINO, LOCALIZADO NO BAIRRO PARQUE BELA VISTA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2113/2113_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2113/2113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A IMPLANTAÇÃO DE UMA ACADEMIA POPULAR NA PRAÇA DA PRAIA DO APARA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2114/2114_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2114/2114_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE SEJA REALIZADA A MANUTENÇÃO OU TROCA DO POSTE DA RUA ANGELO FERRO, ESQUINA COM A SERVIDÃO, NO BAIRRO IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2115/2115_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2115/2115_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA ÁREA DE LAZER COM BRINQUEDOS E UMA QUADRA POLIESPORTIVA NO BAIRRO IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2116/2116_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2116/2116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE UM DPO NA LOCALIDADE CONHECIDA COMO CACHOEIRA I, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2117/2117_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2117/2117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE TRÊS BRAÇOS DE LUZ NA RUA JOSÉ VIANA MARQUES, NO BAIRRO IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2118/2118_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2118/2118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE UM TELEFONE FIXO NO CEIM NORMA PINHEIRO, LOCALIZADO NA RUA JOSÉ ALVES SOUZA E SILVA, NO BAIRRO PARQUE BELA VISTA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2119/2119_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2119/2119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O REPARO NA REDE DE ESGOTO, NA ESTRADA RJ-14, AO LADO DO ACESSO A LADEIRA DO VIRGÍLIO, EM FRENTE À IGREJA ASSEMBLEIA DE DEUS, NO BAIRRO PARQUE BELA VISTA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2135/2135_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2135/2135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE ENTRE EM CONTATO COM AS SECRETARIAS COMPETENTES, NO SENTIDO DE VIABILIZAR JUNTO A AMPLA OU JUNTO A HOMEGA RC PROJETOS E SERVIÇOS ELÉTRICOS LTDA, A COLOCAÇÃO DE 2 (DOIS) BRAÇOS DE LUZ NA ESTRADA RJ-14, IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RECUPERAÇÃO DO CRUZEIRO, LOCALIZADO EM FRENTE A IGREJA NOSSA SENHORA DA GUIA, NA PRAÇA ROBERT SIMOES, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2121/2121_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2121/2121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O ALARGAMENTO DA SERVIDÃO LOCALIZADA AO LADO DA ESCOLA MUNICIPAL CORDÉLIA JOSEPHINA DE M. DE PAHL, NA BENGUELA, SERRA DO PILOTO - 5º DISTRITO.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2122/2122_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2122/2122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A POSSIBILIDADE DE SE CRIAR UM PONTO DE CAPTAÇÃO DE ÁGUA NA LOCALIDADE MATUTU, SERRA DO PILOTO - 5º DISTRITO.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2123/2123_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2123/2123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REPAVIMENTAÇÃO ASFÁLTICA NA AV LITORÂNEA, EM JUNQUEIRA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2124/2124_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2124/2124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE RALOS LINEARES NA RUA GUANABARA, NO BAIRRO JUNQUEIRA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2125/2125_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2125/2125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A POSSIBILIDADE DE QUE OS AGENTES DE SAÚDE VISITEM AS FAMÍLIAS DA ILHA DO CALHAUS, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2126/2126_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2126/2126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, ILUMINAÇÃO PARA A RUA COSME MARICATO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2127/2127_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2127/2127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, OBRA DE CONTENÇÃO (MURO), NOS FUNDOS DA ESCOLA MUNICIPAL PROFESSORA MARIA ROSA MAGALHÃES, NO BAIRRO PRAIA BRAVA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2128/2128_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2128/2128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A EXTENSÃO DA REDE ELÉTRICA DA ESQUINA DA RUA VANDERLEI VARGAS DOS SANTOS, ATÉ O FINAL DA RUA COSME MARICATO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2129/2129_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2129/2129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A MANUTENÇÃO DO PARQUINHO NAS DEPENDÊNCIAS DA ESCOLA GLAUBER DOS SANTOS BORGES, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2130/2130_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2130/2130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE GALERIA FLUVIAL NA RUA MAJOR DINARTE, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2131/2131_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2131/2131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DE MANILHAS E BUEIROS NA RUA ADALBERTO PEREIRA PINTO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2132/2132_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2132/2132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLETA DE LIXO DIARIAMENTE OU SEMANALMENTE, NA PRAIA DO AXIXÁ, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2133/2133_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2133/2133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, NO SENTIDO DE VIABILIZAR JUNTO AMPLA OU JUNTO A HOMEGA RG PROJETOS E SERVIÇOS ELÉTRICOS LTDA, A MELHORIA DA ILUMINAÇÃO PÚBLICA NA ORLA DA PRAIA DO AXIXÁ, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2134/2134_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2134/2134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, NO SENTIDO DE VIABILIZAR EMBARCAÇÃO ADAPTADA PARA ACESSIBILIDADE DE PESSOAS PORTADORAS DE DEFICIÊNCIA OU MOBILIDADE REDUZIDA, PARA O TRANSPORTE DE ALUNOS E MORADORES DAS ILHAS DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2136/2136_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2136/2136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CALÇAMENTO DA RUA PUREZA, NO BAIRRO APARA (MANGARATIBA - 1º DISTRITO), ENTRE OS NÚMEROS 20 E 43, APROXIMADAMENTE 300 METROS.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2137/2137_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2137/2137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COMPLEMENTAÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA AUGUSTA, PARALELA A LINHA FÉRREA, PARA A EXTENSÃO QUE LIGA A PRAIA DO APARA ATÉ A PRAIA BRAVA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2138/2138_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2138/2138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA CALÇADA/PASSEIO PÚBLICO, OBSERVANDO AS NORMAS DE ACESSIBILIDADE, NA AV. LITORÂNEA, ENTRE O ESTALEIRO BARCAS S/A ATÉ O RESTAURANTE TOCA DA GAROUPA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2139/2139_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2139/2139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE RAMPA COM DECK DE MADEIRA OU ESTEIRA NA ORLA DE CONCEIÇÃO DE JACAREÍ (2º DISTRITO), E QUE ESTA SE PROLONGUE ATÉ PRÓXIMO AO MAR.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2140/2140_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2140/2140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE RAMPA COM DECK DE MADEIRA OU ESTEIRA NA ORLA DE MURIQUI (4º DISTRITO), E QUE ESTA SE PROLONGUE ATÉ PRÓXIMO AO MAR.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2141/2141_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2141/2141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE RAMPA COM DECK DE MADEIRA OU ESTEIRA NA ORLA DE ITACURUÇÁ - 3º DISTRITO, E QUE ESTA SE PROLONGUE ATÉ PRÓXIMO AO MAR.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2142/2142_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2142/2142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REALIZAÇÃO DE OBRAS DE REESTRUTURAÇÃO DA PONTE, LOCALIZADA NA RUA RIO GRANDE DO NORTE, NA SERRA DO PILOTO - 5º DISTRITO.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2143/2143_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2143/2143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REPAVIMENTAÇÃO DA RUA MARANHÃO, ESQUINA COM A RUA SANTA CATARINA, NO BAIRRO PRAIA DO SACO, EM MANAGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2144/2144_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2144/2144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DA PONTE DA RUA BENEDITO GOMES TENÓRIO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2145/2145_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2145/2145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A PODA DE UMA ÁRVORE EXISTENTE NA RUA GUANABARA, EM JUNQUEIRA, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2146/2146_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2146/2146_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE CORRIMÃO NA PONTE, LOCALIZADA NA RUA PETROBRAS, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2147/2147_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2147/2147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE CORRIMÃO NA PONTE, LOCALIZADA NA RUA Z, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2148/2148_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2148/2148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE LIXEIRAS NA RUA PROFESSOR PLÍNIO BASTOS, NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2149/2149_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2149/2149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DAS DUAS CACHOEIRAS NA DESCIDA DA VARIANTE RAUL GOUVEIA, NA PRIMEIRA ESCADARIA, NO BAIRRO IBICUÍ, MANGARATIBA. MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2150/2150_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2150/2150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REURBANIZAÇÃO E PAISAGISMO, NA RUA AZALÉIA DOS AMORES, NO BAIRRO IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2151/2151_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2151/2151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE REDUTORES DE VELOCIDADE, NA RUA AZALEIA DOS AMORES, NO BAIRRO IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2152/2152_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2152/2152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, QUE VERIFIQUE A REAL SITUAÇÃO E POSTERIOR REMOÇÃO DE EMBARCAÇÃO ABANDONADA NA RUA BERTHOLDO RAMOS, ESQUINA COM RUA SÃO PAULO, PRÓXIMO AO CIEP, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2153/2153_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2153/2153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE DOIS LATÕES DE LIXO RUA BERTHOLDO RAMOS, ESQUINA COM RUA SÃO PAULO, PRÓXIMO AO CIEP, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2154/2154_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2154/2154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DOS APARELHOS DE EXERCÍCIO AO AR LIVRE DO CALÇADÃO DE ITACURUÇÁ - 3º DISTRITO, PRÓXIMO A CAIS DA CAPITANIA DOS PORTOS.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2155/2155_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2155/2155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A IMPLANTAÇÃO DE UM POLO DE ASSISTÊNCIA SOCIAL, CRAS, NA PRAIA DA GAMBOA, ILHA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2156/2156_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2156/2156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE RAMPA COM DECK DE MADEIRA OU ESTEIRA NA ORLA DE PRAIA GRANDE (6º DISTRITO), E QUE ESTA SE PROLONGUE ATÉ PRÓXIMO AO MAR.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2157/2157_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2157/2157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A CONSTRUÇÃO DE RAMPA COM DECK DE MADEIRA OU ESTEIRA NA ORLA DE IBICUÍ, E QUE ESTA SE PROLONGUE ATÉ PRÓXIMO AO MAR.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2158/2158_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2158/2158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A CONSTRUÇÃO DE RAMPA COM DECK DE MADEIRA OU ESTEIRA NA ORLA DA PRAIA DO SACO (MANGARATIBA - 1º DISTRITO), E QUE ESTA SE PROLONGUE ATÉ PRÓXIMO AO MAR.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2159/2159_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2159/2159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REPOSIÇÃO DE GRELHA NA PASSAGEM DE ÁGUA PLUVIAL NA ESTRADA DA PETROBRAS, PARQUE VISTA MAR, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2160/2160_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2160/2160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE 150M, DE REDE DE ESGOTO, NA ESTRADA DA PETROBRAS, NO PARQUE VISTA MAR, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2161/2161_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2161/2161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL OU UMA QUADRA POLIESPORTIVA AO LADO DO ESTACIONAMENTO DA PRAIA PEQUENA - MANGARATIBA (1º DISTRITO), NA ÁREA ATRÁS DA GUARITA DO ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2162/2162_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2162/2162_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DAS MANILHAS E BUEIROS NA RUA AMÉRICO JOSÉ BARBOSA, ANTIGA RUA Z, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2178/2178_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2178/2178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, UNA NOVA OBRA DE CAPTAÇÃO DE ÁGUA PARA ABASTECER AS RESIDÊNCIAS DA RUA CRISTOVÃO FRANCISCO CEIA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2177/2177_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2177/2177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DAS MANILHAS E BUEIROS NA RUA JOSÉ ALVES DE OLIVEIRA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2176/2176_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2176/2176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O CONSERTO DE BURACO QUE SE ENCONTRA APÓS O QUEBRA-MOLAS, EM FRENTE AO CAMPO DE AREIA DO BAIRRO SAHY, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2175/2175_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2175/2175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A PAVIMENTAÇÃO DE TODA EXTENSÃO DA RUA SANTA CATARINA, NO BARRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2174/2174_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2174/2174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE PLACA DE SINALIZAÇÃO COM INDICAÇÃO DE LOCALIZAÇÃO CONCEIÇÃO DE JACAREÍ (2º DISTRITO), NA ENTRADA RIO SANTOS, NOS DOIS SENTIDOS, NA ESTRADA DO REFERIDO DISTRITO.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2173/2173_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2173/2173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MAIOR DIVERSIFICAÇÃO DOS PONTOS DE DESPEJO DE LIXO DOMICILIAR NAS VIAS PÚBLICAS, NA VILA BENEDITA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2172/2172_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2172/2172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A IMPLANTAÇÃO DE ACADEMIA POPULAR EM PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2171/2171_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2171/2171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A MANUTENÇÃO OU TROCA DE POSTE NA RUA VARIANTE RAUL GOUVEIA, EM FRENTE AOS LOTES 187 E 188, NO BAIRRO IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2170/2170_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2170/2170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA EM PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2169/2169_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2169/2169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE REDUTORES DE VELOCIDADE NA RUA EVELINA COM RUA NAIR, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2168/2168_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2168/2168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE UMA PLACA "CRUZAMENTO PERIGOSO" NA RUA EVELINA COM RUA CECÍLIA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2167/2167_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2167/2167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DA PRAIA DO AXIXÁ, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2166/2166_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2166/2166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A MELHORIA NA CAPTAÇÃO E DISTRIBUIÇÃO DE ÁGUA NA RUA JOSÉ ALVES SOUZA E SILVA, NO BAIRRO PARQUE BELA VISTA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O REPARO DA TELA DE PROTEÇÃO DA QUADRA DE ESPORTES SITUADA NA PRAÇA ROBERT SIMÕES, NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2164/2164_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2164/2164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O REPARO DO GUADA-CORPO DA PARTE SITUADA NA RUA DO SACO, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2163/2163_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2163/2163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O REPARO NO REDUTOR DE VELOCIDADE SITUADO NA RUA ARTHUR PIRES, NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2179/2179_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2179/2179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A AMPLIAÇÃO E REFORMA DO POSTO DE SAÚDE, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2180/2180_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2180/2180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DAS MANILHAS E BUEIROS NA RUA JOAQUIM FRANCISCO CEIA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2181/2181_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2181/2181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DAS MANILHAS E BUEIROS NA RUA I, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2182/2182_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2182/2182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE PLACAS DE ORIENTAÇÃO DE DESTINO, ANTES DA PRAÇA DO SAPO (ITACURUÇÁ - 3º DISTRITO) COMUNICANDO: MURIQUI - CENTRO - PRAIA DE ITACURUÇÁ.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2183/2183_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2183/2183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE REDUTORES DE VELOCIDADE NO BAIRRO BRASILINHA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2184/2184_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2184/2184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A RECONSTRUÇÃO DA PONTE SOBRE O CÓRREGO, NO BAIRRO PRAIA PEQUENA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2185/2185_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2185/2185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A CONSTRUÇÃO DE UMA NOVA PONTE NA LOCALIDADE CONHECIDA COMO PRAIA GRANDE, ILHA DE ITACURUÇÁ, 3º DISTRITO.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2186/2186_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2186/2186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO UM MUTIRÃO COM A DEFESA CIVIL E AMPLA PARA RESOLVER TODOS OS PROBLEMAS DE CORTE E PODA DE ÁRVORES NA ILHA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2187/2187_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2187/2187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A REFORMA URGENTE DA QUADRA ESPORTIVA DE JUNQUEIRA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2188/2188_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2188/2188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A RETIRADA DE ENTULHO EM TODA A EXTENSÃO DA RUA DO SACO NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2189/2189_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2189/2189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A RESTAURAÇÃO DOS BANCOS DA ORLA NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2190/2190_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2190/2190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A IMPLANTAÇÃO DE GARDRAIL NA RUA JOSÉ ALVES DE SOUZA E SILVA, NO BAIRRO PARQUE BELA VISTA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2191/2191_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2191/2191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, RAMPAS DE ACESSO NO POSTO DE SAÚDE DA SERRA DO PILOTO - 5º DISTRITO.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2192/2192_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2192/2192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, LIXEIRAS PARA A RUA DA PETROBRAS, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2193/2193_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2193/2193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A SUBSTITUIÇÃO DA AMBULÂNCIA QUE ATENDE OS PACIENTES DO POSTO DE SAÚDE DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2194/2194_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2194/2194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A ILUMINAÇÃO NOS PONTOS DE ÔNIBUS DO BANANAL, EM PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2195/2195_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2195/2195_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO O REPARO NA PONTE DE MADEIRA DA RUA M, EM PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2196/2196_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2196/2196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO O CONSERTO NO PARQUE INFANTIL DA PRAÇA DE PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2197/2197_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2197/2197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INCLUSÃO DA RUA ALVARO BRÁS MOREIRA (ANTIGA RUA 1) LOCALIZADA NO BAIRRO SAHY, EM MANGARATIBA (1º DISTRITO), NO PROGRAMA BAIRRO NOVO, DO GOVERNO DO ESTADO DO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2198/2198_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2198/2198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INCLUSÃO DA RUA EMILIA FLORINDA RAMOS REIS (ANTIGA RUA 2) LOCALIZADA NO BAIRRO SAHY, EM MANGARATIBA (1º DISTRITO), NO PROGRAMA BAIRRO NOVO, DO GOVERNO DO ESTADO DO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2199/2199_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2199/2199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INCLUSÃO DA RUA OLINDA LINHARES BATISTA (ANTIGA RUA 3) LOCALIZADA NO BAIRRO SAHY, EM MANGARATIBA (1º DISTRITO), NO PROGRAMA BAIRRO NOVO, DO GOVERNO DO ESTADO DO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2200/2200_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2200/2200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A ELABORAÇÃO DE UM PROJETO DE PISCICULTURA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2201/2201_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2201/2201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE LIXEIRAS NA RUA DR. NILO PEÇANHA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2202/2202_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2202/2202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A MANUTENÇÃO DE ILUMINAÇÃO NAS RUAS DO BAIRRO DE IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2203/2203_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2203/2203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O RECAPEAMENTO ASFÁLTICO DA RUA JASMIM, NO BAIRRO IBICUI, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA DO PONTO DE ÔNIBUS LOCALIZADO NA ESTRADA SÃO JOÃO MARCOS EM FRENTE AO HOTEL JÚNIOR, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2205/2205_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2205/2205_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 168/2013.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2206/2206_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2206/2206_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 407/2013.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2207/2207_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2207/2207_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 534/2013.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2208/2208_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2208/2208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A ILUMINAÇÃO NA RUA J, EM PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2209/2209_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2209/2209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O ASFALTAMENTO DA RUA N, EM PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2210/2210_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2210/2210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O ASFALTAMENTO DA RUA C, EM PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2211/2211_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2211/2211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE REDUTORES DE VELOCIDADE, EM FRENTE A CRECHE AARÃO DE MOURA BRITO FILHO, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2212/2212_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2212/2212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA NOS PISOS DOS BANHEIROS DO CENTRO ESPORTIVO ELY FERREIRA CEIA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2213/2213_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2213/2213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM PORTAL DE ENTRADA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2214/2214_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2214/2214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE QUEBRA-MOLAS NO BAIRRO NOVA MANGARATIBA, EM FRENTE AOS PONTOS DE ÔNIBUS, SUBINDO PARA O TÚNEL DE ACESSO AO SAHY, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2215/2215_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2215/2215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A AMPLIAÇÃO DO ESPAÇO DOS PONTOS DE ÔNIBUS DA RIO-SANTOS, NO BAIRRO NOVA MANGARATIBA, ÚLTIMOS PONTOS SUBINDO PARA O TÚNEL DE ACESSO AO SAHY, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2216/2216_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2216/2216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE QUEBRA-MOLAS EM CONCEIÇÃO DE JACAREÍ (2º DISTRITO), NA PRINCIPAL TRAVESSIA DA RIO-SANTOS, EM FRENTE AO PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2217/2217_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2217/2217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O REPARO NAS LOMBADAS DA RUA FORTALEZA, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2218/2218_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2218/2218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O REPARO DO REDUTOR DE VELOCIDADE NA RUA ARTHUR PIRES, EM FRENTE A DIRETORIA DE OBRAS NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2219/2219_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2219/2219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O REPARO E FECHAMENTO DO BURACO EXISTENTE NA AVENIDA VEREADOR CÉLIO LOPES, NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2220/2220_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2220/2220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE LATÕES DE LIXO NA RUA FORTALEZA, ESQUINA COM RUA SÃO LUIZ, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2221/2221_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2221/2221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER E URGÊNCIA, LIXEIRAS PARA A RUA Z, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2222/2222_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2222/2222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER E URGÊNCIA, LIXEIRAS PARA A ESTRADA DO SERTÃO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2223/2223_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2223/2223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER E URGÊNCIA, REPARO NO TELHADO DA QUADRA DE ESPORTES, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2224/2224_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2224/2224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER E URGÊNCIA, A LIMPEZA DO CANAL LOCALIZADO A RUA JOSÉ VASCONCELLOS, ESQUINA COM A ESTRADA SÃO JOÃO MARCOS, NO BAIRRO NOVA MANGARATIBA, 1º DISTRITO.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2225/2225_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2225/2225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER E URGÊNCIA, A CONSTRUÇÃO DE UMA PONTE DE ACESSO AO MORRO SANTO ANTÔNIO, PRÓXIMO AO ANEXO DO CEIM NORMA PINHEIRO, NO BAIRRO PARQUE BELA VISTA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2226/2226_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2226/2226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER E URGÊNCIA, A COLOCAÇÃO DE GRELHA PARA DESVIO DE ÁGUA PLUVIAL, NA RUA ARIMATEIA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2227/2227_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2227/2227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER E URGÊNCIA, A CONSTRUÇÃO DO MIRANTE DA SERRA DO PILOTO, COM ILUMINAÇÃO E MURO DE PROTEÇÃO, NA SERRA DO PILOTO - 5º DISTRITO.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2228/2228_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2228/2228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER E URGÊNCIA, A RETIRADA DE CARCAÇAS DE CARROS JOGADOS DO MIRANTE, NA SERRA DO PILOTO - 5º DISTRITO.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2229/2229_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2229/2229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER E URGÊNCIA, A LIMPEZA DAS MANILHAS E BUEIROS NA RUA BRAULIO DE SOUZA MATOS, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2230/2230_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2230/2230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O REPARO NA ILUMINAÇÃO NA PRAÇA DE PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2231/2231_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2231/2231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA A CONTINUIDADE DO CALÇAMENTO NA RUA DE ENTRADA DO BICÃO, SAINDO DA ESTRADA DA PETROBRAS, EM CONCEIÇÃO DE JACAREÍ, 2º DISTRITO.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2232/2232_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2232/2232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA A CONSTRUÇÃO DE UMA ESCADA COM CORRIMÃO NO PARQUE VISTA MAR (ANTIGO MORRO SERAFIM), EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2233/2233_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2233/2233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, O REPARO DE ILUMINAÇÃO PÚBLICA NA ESTRADA RJ-14, EM FRENTE AO PRÉDIO DA ESTRATÉGIA DA FAMÍLIA (ESF), EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2234/2234_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2234/2234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DO PRAQUINHO INFANTIL LOCALIZADO EM FRENTE A PRAÇA MAJOR CAETANO, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2235/2235_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2235/2235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A RETIRADA DO ENTULHO QUE SE ENCONTRA NA AV DA NAÇÕES UNIDAS, EM MURQIUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2236/2236_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2236/2236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA PIAUÍ, NO BAIRRO PRAIA DO SACO, EM NAGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O REPARO NO CANO DE ÁGUA SITUADO NA AV. DAS NAÇÕES UNIDAS, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2238/2238_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2238/2238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O REPARO DA REDE ELÉTRICA NA RUA JOSÉ VIANA MARQUES (FINAL DA RUA MIGUEL SIMÕES, A DIREITA DA LINHA FÉRREA), NO BAIRRO IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2239/2239_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2239/2239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A ELABORAÇÃO DE UM PROJETO PARA CONSTRUÇÃO DE CENTRO SOCIAL NA EXTENSÃO DE APROXIMADAMENTE 100 M², PERTENCENTE A PREFEITURA MUNICIPAL, AO LADO ESQUERDO DE QUEM DESCE A RUA PRINCIPAL, DESTINADA A ESTACIONAMENTO, NO BAIRRO PRAIA BRAVA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2240/2240_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2240/2240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A URBANIZAÇÃO DA SERVIDÃO DO SR. PEDRINHO, LOCALIZADA NA RUA PROJETADA A, NO BAIRRO NOVA MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2241/2241_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2241/2241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE LIXEIRAS NA AV. VEREADOR CÉLIO LOPES, LOCALIZADA NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2242/2242_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2242/2242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE LIXEIRAS AO LONGO DA RUA PASTOR MANOEL MENDES DE SOUZA, SANTA TEREZA, PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CALÇAMENTO DA FAIXA DA TRANSPETRO, ANTIGA RUA DA PETROBRAS, PRÓXIMO AO SÍTIO SANTA MARIA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2244/2244_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2244/2244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O CALÇAMENTO DE TODA EXTENSÃO DA RUA I, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2246/2246_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2246/2246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A ABERTURA E POSTERIORMENTE O CALÇAMENTO DA RUA ANTES DA LINHA DO TREM, PARA A RUA EVELINA, PRÓXIMA A CRECHE MUNICIPAL, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2247/2247_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2247/2247_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA E DRAGAGEM DO RIO MUXICONGO, NA AV. DO CANAL, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2248/2248_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2248/2248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE GRADES OU CORRIMÃO NA ESCADARIA DA ESTRADA RJ-14, NO ALTO DE IBICUÍ, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2249/2249_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2249/2249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE RETORNEM OS SERVIÇOS DE ORTODONTIA MÓVEL NA ESCOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2250/2250_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2250/2250_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O REPARO DAS LÂMPADAS DA RUA HENRIQUETA RITA DOS SANTOS, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2251/2251_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2251/2251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O REPARO NO REDUTOR DE VELOCIDADE SITUADO NA RUA ARTHUR PIRES, EM FRENTE AO Nº 214, NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2252/2252_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2252/2252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COMPRA E INSTALAÇÃO NA CAPELA DO CEMITÉRIO DE ITACURUÇÁ - 3º DISTRITO, 04 VENTILADORES DE PAREDE, E UM BEBEDOURO PÚBLICO TIPO INOX.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2253/2253_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2253/2253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COMPRA E INSTALAÇÃO NA CAPELA DO CEMITÉRIO DA PRAIA DO SACO (MANGARATIBA - 1º DISTRITO), 04 VENTILADORES DE PAREDE, E UM BEBEDOURO PÚBLICO TIPO INOX.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2254/2254_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2254/2254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CALÇAMENTO DA RUA DA PEDRA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2255/2255_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2255/2255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE GRADES DE ALUMÍNIO EM TODAS AS JANELAS DO CEIM PROFESSORA DENISE MENDES LOPES DE SOUZA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2256/2256_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2256/2256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A PRESENÇA CONSTANTE DO CAMINHÃO SUGADOR NA VILA BENEDITA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2257/2257_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2257/2257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DAS BALIZAS QUE FORAM RETIRADAS NA ÁREA DOS REFLETORES DO AXIXÁ, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2258/2258_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2258/2258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO REPAROS NO ÚLTIMO QUEBRA-MOLAS ANTES DA QUADRA DE ESPORTES DO AXIXÁ, NA DIREÇÃO ITACURUÇÁ (3º DISTRITO) - MURIQUI (4º DISTRITO).</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2259/2259_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2259/2259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A ILUMINAÇÃO DA RUA Q, EM PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2260/2260_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2260/2260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A RECUPERAÇÃO DO ASFALTO DA RUA TIRADENTES EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2261/2261_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2261/2261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO REPAROS NO PISO DE BLOQUETES DA RUA PROJETADA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2262/2262_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2262/2262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO PROVIDÊNCIAS QUANTO AO LANÇAMENTO DE ESGOTO JOGADO IN NATURA NA PRAIA, AO LADO DO QUIOSQUE DO BETINHO, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2263/2263_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2263/2263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA FEITA A TROCA DE LÂMPADAS NA RUA IACY COUTO VERAS, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2264/2264_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2264/2264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA PROVIDENCIADO O AUMENTO DO NÚMERO DE VEÍCULOS PARA TRANSPORTAR PACIENTES PARA CONSULTAS E EXAMES FORA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2265/2265_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2265/2265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O CALÇAMENTO DA RUA SEBASTIÃO TEIXEIRA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2266/2266_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2266/2266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O CALÇAMENTO DA RUA H, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2267/2267_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2267/2267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA A LIMPEZA DAS MANILHAS E BUEIROS DA RUA D, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2268/2268_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2268/2268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA A LIMPEZA DAS MANILHAS E BUEIROS DA RUA E, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2269/2269_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2269/2269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA DAS CASAS POPULARES, NA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2270/2270_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2270/2270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA A INSTALAÇÃO DE LOMBADAS NA ESTRADA SÃO JOÃO MARCOS, EM FRENTE AO HOTEL JÚNIOR, NA PRAIA DO SACO, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2271/2271_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2271/2271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA PROVIDENCIADAS OBRAS (HIDRÁULICAS), NA ESCOLA EDUCAÇÃO INFANTIL MARIA DE LOURDES PEREIRA DA SILVA, EM MURIQUI (4º DISTRITO), PARA EVITAR O VAZAMENTO DE ESGOTO.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2272/2272_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2272/2272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA DOS BANHEIROS PÚBLICOS LOCALIZADOS EM FRENTE AO PONTO DE ÔNIBUS, NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2273/2273_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE LIXEIRAS EM TODA A EXTENSÃO DA RUA ARTHUR PIRES, NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2274/2274_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE TELEFONE (ORELHÃO), NO PONTO DE ÔNIBUS DA RUA DA PALHA, ALTURA DO RESTAURANTE DO COELHO, NA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2275/2275_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2275/2275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE TELEFONE (ORELHÃO), NO PONTO DE ÔNIBUS DA RJ-14, ALTURA DA ENTRADA DO BAIRRO PARQUE BELA VISTA, EM MANGARATIBA, 1º DISTRITO.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2276/2276_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2276/2276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE TELEFONE (ORELHÃO), NO PONTO DE ÔNIBUS DA RIO SANTOS, ALTURA DA ENTRADA DA FAZENDA INGAÍBA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2277/2277_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A LIMPEZA E DRAGAGEM DO RIO EXISTENTE NA LOCALIDADE DENOMINADA MORRO DO CONGUINHO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2278/2278_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2278/2278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REVISÃO DA ILUMINAÇÃO PÚBLICA EM TODA A EXTENSÃO DA RUA SANTA IZABEL, EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2279/2279_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A SUBSTITUIÇÃO DAS LÂMPADAS QUE SE ENCONTRAM QUEIMADAS NA RUA BENEDITO GOMES TENÓRIO, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2280/2280_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2280/2280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE VIABILIZE A CONSTRUÇÃO DE CAPELA MORTUÁRIA, NA SERRA DO PILOTO - 5º DISTRITO.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2281/2281_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2281/2281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE UM CORRIMÃO NA ESCADARIA QUE DÁ ACESSO A IGREJA CRISTÃ DO BRASIL, NA RUA JOSÉ ALVES DE SOUZA E SILVA, NO BAIRRO MORRO SANTO ANTÔNIO, EM MANGARATIBA.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2282/2282_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2282/2282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE TELEFONE PÚBLICO (ORELHÃO), NO PONTO DE ÔNIBUS DA RJ-14, ALTURA DA ENTRADA DE IBICUÍ, PRÓXIMO AO DPO DE IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2283/2283_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE LIXEIRAS NA RUA CORONEL MOREIRA DA SILVA, NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2284/2284_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2284/2284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE TELEFONE PÚBLICO (ORELHÃO), NO PONTO DE ÔNIBUS NA RJ-14, ALTURA DA ENTRADA DO BAIRRO APARA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2285/2285_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2285/2285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DE BUEIROS E CANALETAS NA RUA NOEL, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2286/2286_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, OBRAS DE MELHORIAS COMO AMPLIAÇÃO, INSTALAÇÃO DE BANHEIRO E APARELHO DE AR CONDICIONADO A CABINE QUE ABRIGA GUARDA MUNICIPAL NA ENTRADA DO HOSPITAL MUNICIPAL VICTOR DE SOUZA BREVES, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2287/2287_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2287/2287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DE BUEIROS E CANALETAS NA RUA H, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2288/2288_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA ESTRADA RJ-14, EM FRENTE AO Nº 72, NO APARA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2289/2289_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2289/2289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO A COLOCAÇÃO DE LIXEIRAS EM TODA EXTENSÃO DA RUA HELENA G. MIRANDOLA, PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO A RESTAURAÇÃO DO CANTEIRO DA RUA CLAUDINO DA SILVA, EM FRENTE AO Nº 30, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2291/2291_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2291/2291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE PLACA/PAINEL COM O NOME DA ESCOLA INGAÍBA, NAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2292/2292_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CONSERTO DO VAZAMENTO DO ESGOTO NA RUA JOSÉ ALVES DE SOUZA E SILVA, EM FRENTE AO Nº 24, NO BAIRRO PARQUE BELA VISTA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2293/2293_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2293/2293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O CONSERTO E A MANUTENÇÃO DOS 10 COMPUTADORES DA ESCOLA INGAÍBA, EM NANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2332/2332_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2332/2332_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A ILUMINAÇÃO NA RUA DO RECANTO, EM PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2331/2331_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2331/2331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A RECUPERAÇÃO DE QUEBRA-MOLAS NA RUA P, EM PRAIA GRANDE, 6º DISTRITO.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2330/2330_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2330/2330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DA CAIXA DE ESGOTO DA ESCOLA MUNICIPAL ADALBERTO PEREIRA PINTO, EM ITACURUBITIBA, CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2294/2294_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DA PRAIA NO CENTRO DE MANGARATIBA (PONTO FINAL DO ÔNIBUS), CONHECIDA COMO PRAIA DA VILA, NO 1º DISTRITO.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2295/2295_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO, EM CARÁTER DE URGÊNCIA, REPAROS NA BOMBA D'ÁGUA DO CHAFARIZ, LOCALIZADO NO FINAL DA RUA CORONEL MOREIRA DA SILVA, NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO, EM CARÁTER DE URGÊNCIA, REPAROS NO CORETO LOCALIZADO NA PRAÇA ROBERT SIMÕES, NO CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2297/2297_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE TELEFONE PÚBLICO (ORELHÃO) NO PONTO DE ÔNIBUS DA ESTRADA SÃO JOÃO MARCOS (PRÓXIMO AO FORUM), NO BAIRRO EL RANCHITO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO A LIMPEZA E PINTURA DA PRAÇA DA BÍBLIA, LOCALIZADA ENTRE AS RUAS FRANCISCO CEIA E ANTÔNIO DE OLIVEIRA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2299/2299_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2299/2299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO A RECUPERAÇÃO DA ESCADARIA QUE LIGA A ESTRADA RJ-14 ATÉ A PRAIA DO APARA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO A COLOCAÇÃO DE COBERTURA NA ARQUIBANCADA DO CAMPO DE FUTEBOL JOSÉ MARIA DE BRITO BARROS, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2301/2301_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2301/2301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.SR. PREFEITO A COLOCAÇÃO DE ILUMINAÇÃO (REFLETORES) NO CAMPO DE FUTEBOL JOSÉ MARIA DE BRITO BARROS, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2302/2302_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2302/2302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A REFORMA DA ÁREA TÉCNICA DO CAMPO DE FUTEBOL JOSÉ MARIA DE BRITO BARROS, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO  EXMO. SR. PREFEITO O RECOLHIMENTO DE CAÇAMBA AO LADO DO QUIOSQUE Nº 02 DO SHOPING DO ARTESANATO DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2304/2304_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO  EXMO. SR. PREFEITO A ILUMINAÇÃO DE TODO O ENTORNO DOS QUIOSQUES DO SHOPPING DO ARTESANATO DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2305/2305_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2305/2305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO  EXMO. SR. PREFEITO A COLOCAÇÃO DE LIXEIRAS PADRONIZADAS PARA TODA A EXTENSÃO DOS  QUIOSQUES DO SHOPPING DO ARTESANATO DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2306/2306_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO  EXMO. SR. PREFEITO A IMPLANTAÇÃO DOS SERVIÇOS DE GUARDA-VIDAS (SALVA-VIDAS), NA PRAIA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2307/2307_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2307/2307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO  EXMO. SR. PREFEITO A AQUISIÇÃO DE IMÓVEL PARA SERVIR DE BASE PARA OS FUNCIONÁRIOS DO PROGRAMA ESTRATÉGIA DE SAÚDE FAMILIAR QUE EXERCEM SUAS FUNÇÕES NA GAMBOA, ILHA DE ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2308/2308_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2308/2308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO  EXMO. SR. PREFEITO A IMPLANTAÇÃO DOS SERVIÇOS DE GUARDA-VIDAS (SALVA-VIDAS), NA PRAIA GRANDE, ILHA DE ITACURUÇÁ (3º DISTRITO), NA ALTA TEMPORADA.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2309/2309_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO  EXMO. SR. PREFEITO A INTENSIFICAÇÃO DA FISCALIZAÇÃO DOS CARROS QUE ESTACIONAM NOS PORTÕES DE ACESSO AS CASAS NOS DIAS DE MAIOR MOVIMENTO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2310/2310_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2310/2310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO  EXMO. SR. PREFEITO OS REPAROS NECESSÁRIOS NA PONTE EXISTENTE NA AV. RIO DE JANEIRO, PRÓXIMO AO COLÉGIO ESTADUAL JOÃO PAULO II, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2311/2311_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2311/2311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO  EXMO. SR. PREFEITO QUE SEJA DE ALGUMA FORMA UM PLANEJAMENTO E O CONTROLE DO ESTACIONAMENTO DE VEÍCULOS NAS ORLAS DO MUNICÍPIO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2312/2312_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2312/2312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO  EXMO. SR. PREFEITO A COLOCAÇÃO DE PLACAS ANTIDERRAPANTES NA RAMPA DE ACESSO, NAS ENFERMARIAS DO SEGUNDO ANDAR DO HOSPITAL MUNICIPAL VICTOR DE SOUZA BREVES , EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2313/2313_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2313/2313_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO  EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM BANHEIRO PÚBLICO NO TERMINAL DE ÔNIBUS DE CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2314/2314_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2314/2314_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE CORRIMÃO NA RAMPA DE ACESSO AS ENFERMARIAS DO HOSPITAL MUNICIPAL VICTOR DE SOUZA BREVES, EM MANGARATIBA - 1º DISTRITO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2315/2315_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2315/2315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, NO SENTIDO DE VIABILIZAR JUNTO A AMPLA OU JUNTO A HOMEGA RC PROJETOS E SERVIÇOS ELÉTRICOS LTDA, A MELHORIA DA ILUMINAÇÃO NA CACHOEIRA DO ESCORREGA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2316/2316_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A LIMPEZA DA CACHOEIRA DO ESCORREGA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2317/2317_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2317/2317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE GRADES DE PROTEÇÃO NO TRECHO QUE FOI LIBERADO NA ESTRADA RJ-14, NA ALTURA DE IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2318/2318_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2318/2318_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A MANUTENÇÃO DO POSTE DE ILUMINAÇÃO EM FRENTE AO QUIOSQUE 28 DO SHOPPING DE ARTESANATO DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2319/2319_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2319/2319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O CONSERTO NA CALÇADA EM FRENTE AO QUIOSQUE 02 DO SHOPPING DE ARTESANATO DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2320/2320_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2320/2320_texto_integral.pdf</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2321/2321_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2321/2321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A IMPLANTAÇÃO DOS SERVIÇOS DE GUARDA-VIDAS (SALVA-VIDAS), NA PRAIA DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2327/2327_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2327/2327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A IMPLANTAÇÃO DOS SERVIÇOS DE GUARDA-VIDAS (SALVA-VIDAS), NA PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2322/2322_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2322/2322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A IMPLANTAÇÃO DOS SERVIÇOS DE GUARDA-VIDAS (SALVA-VIDAS), NA PRAIA GRANDE, 6º DISTRITO.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2328/2328_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2328/2328_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A DISPONIBILIZAÇÃO DA GUARDA MUNICIPAL PARA RONDA DE PREVENÇÃO A DANOS AOS QUIOSQUES DE ARTESANATO DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2329/2329_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2329/2329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A LAVAGEM DA CALÇADA DO SHOPPING DE ARTESANATO DE MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2323/2323_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2323/2323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A PINTURA DAS PLACAS INDICATIVAS E FAIXAS SINALIZADORAS DAS LOMBADAS NA RUA RIO DE JANEIRO, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2324/2324_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2324/2324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A PINTURA DAS PLACAS INDICATIVAS E FAIXAS SINALIZADORAS DAS LOMBADAS NA RUA FREI AFONSO, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2325/2325_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2325/2325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A PINTURA DE PLACAS INDICATIVAS E FAIXAS SINALIZADORAS DAS LOMBADAS NA RUA FORTALEZA, NO BAIRRO EL RANCHITO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2326/2326_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2326/2326_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE INTERFONES JUNTO AS ENFERMARIAS, NO HOSPITAL MUNICIPAL VICTOR DE SOUZA BREVES, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2333/2333_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2333/2333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O FECHAMENTO DOS BUEIROS ABERTOS NA RUA DA TORRE, TAMBÉM CONHECIDA COMO RUA I, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2334/2334_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2334/2334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, OBRA DE REPAROS NA RUA ADALBERTO PEREIRA PINTO, EM CONCEIÇÃO DE JACAREÍ (2º DISTRITO), ESPECIFICAMENTE NO BECO DA AMIZADE, ONDE HÁ NECESSIDADE URGENTE DE SE TAPAR UM BURACO EXISTENTE NA RUA.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2335/2335_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2335/2335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A PINTURA DOS QUEBRA-MOLAS DA RUA ARITANA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2336/2336_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2336/2336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO O REPARO DE MANILHA NA RUA ARITANA, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2337/2337_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2337/2337_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE PLACAS INDICATIVAS DEMARCANDO ÁREAS DE PESCA COM MOLINETE DURANTE FERIADOS E FINAIS DE SEMANA PROLONGADOS EM TODO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2338/2338_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2338/2338_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO A COLOCAÇÃO DE ÔNIBUS DE TRANSPORTE ESCOLAR A DISPOSIÇÃO DA CRECHE MUNICIPAL DENISE MENDES, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2339/2339_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2339/2339_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE SEJA FEITO UM ESTUDO NO SENTIDO DE VIABILIZAR PARA QUE NOS FINS DE SEMANA NA ALTA TEMPORADA A AV. BEIRA MAR, EM MURIQUI (4º DISTRITO), SEJA FECHADA EM TODA SUA EXTENSÃO E A RUA NAÇÕES UNIDAS TORNE-SE MÃO DUPLA.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2340/2340_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2340/2340_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REURBANIZAÇÃO DA RUA JOAQUIM FRANCISCO CEIA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2341/2341_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2341/2341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O MANILHAMENTO DO VALÃO, PRÓXIMO AS RUAS PROJETADAS A E B, PRÓXIMO A CRECHE NILTON XAVIER, EM ITACURUÇÁ - 3º DISTRITO.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2342/2342_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2342/2342_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A DEMOLIÇÃO DE UMA BARRACA ABANDONADA NA BEIRA DA CACHOEIRA DO ESCORREGA, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2343/2343_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2343/2343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A MANUTENÇÃO DOS BUEIROS DA RUA PUREZA,  NO BAIRRO APARA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2344/2344_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2344/2344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, O RECAPEAMENTO ASFÁLTICO DA RUA PUREZA, NO ESTACIONAMENTO DO BAIRRO APARA, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2392/2392_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2392/2392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, DEDETIZAÇÃO NA ESCOLA MUNICIPAL GLAUBER DOS SANTOS BORGES, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2393/2393_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2393/2393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA SÃO LUIZ (PARALELO AO CANAL DO LEITÃO - FUNDOS DA ANTIGA DEFESA CIVIL), NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2394/2394_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2394/2394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA DO PARQUINHO DA PRAÇA ROBERT SIMÕES, CENTRO DE MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2395/2395_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2395/2395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A REFORMA DA TELA DA QUADRA DA PRAÇA PROFESSORA OLINDA BERTINO MACIEL (PRAÇA DO TENÓRIO), EM MURIQUI - 4º DISTRITO.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2396/2396_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, VIABILIZAÇÃO JUNTO A AMPLA OU A OMEGA RC PROJETOS E SERVIÇOS ELÉTRICOS LTDA, A MELHORIA DA ILUMINAÇÃO PÚBLICA, NO MORRO DO CHAPÉU, EM CONCEIÇÃO DE JACAREÍ - 2º DISTRITO.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2397/2397_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2397/2397_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO QUE ESTUDE A VIABILIDADE DE DISPONIBILIZAÇÃO DE UMA PATRULHA DA GUARDA MUNICIPAL NA PRAIA DE IBICUÍ (MANGARATIBA - 1º DISTRITO), E QUE NOSSOS GUARDAS SEJAM INSTRUÍDOS A ORIENTAR OS BANHISTAS NO CUMPRIMENTO DAS LEIS DE PRESERVAÇÃO DE NOSSAS PRAIAS (LEI QUE REGULARIZA O HORÁRIO PARA A PRÁTICA DE ESPORTE, LEI QUE PROÍBE ANIMAIS NA PRAIA, LEI QUE PROÍBE CHURRASCO NA ORLA, LEI QUE PROÍBE ACAMPAMENTO, ETC.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A COLOCAÇÃO DE REDUTORES DE VELOCIDADE NA ESTRADA RJ-14, EM FRENTE A LADEIRA MARIA RITA DOS SANTOS.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2399/2399_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2399/2399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO, EM CARÁTER DE URGÊNCIA, A IMPLANTAÇÃO DE CORRIMÃO NA ESCADARIA DE ACESSO A RUA JOSÉ ANTÔNIO DE SOUZA (ANTIGA RUA A), EM PRAIA GRANDE, MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2400/2400_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A REFORMA DOS BLOQUETES DA RUA SARGENTO BEZERRA, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2401/2401_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2401/2401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A MANUTENÇÃO E LIMPEZA DA ESTAÇÃO DE TRATAMENTO DE ESGOTO SITUADO NA PRAIA GRANDE - 6º DISTRITO.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2402/2402_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2402/2402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO QUE SEJA FIXADA PLACA INDICANDO PERIGO NO PEDRÃO DA PRAIA VERMELHA, NO BAIRRO IBICUÍ, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2404/2404_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2404/2404_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO A PODA DAS ÁRVORES EXISTENTES NA RUA SARGENTO BEZERRA, NO BAIRRO PRAIA DO SACO, EM MANGARATIBA - 1º DISTRITO.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>André Banana, Cecília Cabral, Edu Jordão, José Luiz do Posto, Vitinho, Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2405/2405_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2405/2405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO QUE VERIFIQUE JUNTO A SECRETARIA DE AÇÃO SOCIAL A POSSIBILIDADE DE VIABILIZAR UMA CAMPANHA DE AMPLA DIVULGAÇÃO NO MUNICÍPIO COM A FINALIDADE DE ELUCIDAR E INFORMAR A POPULAÇÃO QUE JÁ ESTÁ SENDO FEITO NA CITADA SECRETARIA O CADASTRAMENTO PARA AQUISIÇÃO DO RIO CARD E DO BILHETE ÚNICO PARA O ÂMBITO DO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE BRIGADAS DE PREVENÇÃO A ENCHENTES NO ÂMBITO DO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS PARA A CONTENÇÃO DE ENCHENTES E DESTINAÇÃO DE ÁGUAS PLUVIAIS NO MUNICÍPIO DE MANGARATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTALAÇÃO DE SISTEMAS DE AQUECIMENTO DE ÁGUA POR ENERGIA SOLAR NAS EDIFICAÇÕES DO MUNICÍPIO DE MANGARATIBA E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSERIR, ATRAVÉS DO ÓRGÃO RESPONSÁVEL, NOS PROJETOS ARQUITETÔNICOS DAS UNIDADES ESCOLARES, INSTALAÇÃO DE SISTEMA DE COLETA PARA CAPTAÇÃO DE ÁGUA DA CHUVA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A LOGRADOURO PÚBLICO - RUA ANTÔNIO CLÁUDIO GONÇALVES, EM MANGARATIBA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ART. 306 DA L.O.M. CRIANDO ACADEMIAS DE GINÁSTICA AO AR LIVRE NO MUNICÍPIO DE MANGARATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ASSISTÊNCIA MÉDICA E PSICOLÓGICA AOS PROFESSORES DA REDE PÚBLICA DE EDUCAÇÃO DO MUNICÍPIO DE MANGARATIBA, PORTADORES DA SÍNDROME DE BURNOUT.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE PREVENÇÃO E COMBATE ÀS ENCHENTES NO MUNICÍPIO DE MANGARATIBA, QUE DEVERÁ SER REALIZADA ANUALMENTE NA PRIMEIRA SEMANA DE OUTUBRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IDENTIFICAÇÃO DE ÁRVORES CENTENÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO DAS ESCOLAS MUNICIPAIS DO MUNICÍPIO DE MANGARATIBA A "COMISSÃO INTERNA DE PREVENÇÃO A ACIDENTES".</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA JUVENTUDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE MEDIDAS DE CONSCIENTIZAÇÃO, PREVENÇÃO E COMBATE AO "BULLYING" ESCOLAR NO PROJETO PEDAGÓGICO ELABORADO PELAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE MANGARATIBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Pedro Capixaba, Charlies da Vídeo Locadora</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 6º E 14º DA LEI 689 DE 09 DE MARÇO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PLANTÃO DAS FARMÁCIAS E DROGARIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O EQUILÍBRIO PARA CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE RISCO RECEBEREM DIAGNÓSTICO E TRATAMENTO PSÍQUICO-SOCIAL PARA SUA REINTEGRAÇÃO FAMILIAR E SOCIAL.</t>
   </si>
   <si>
     <t>Pedro Capixaba, Alan Bombeiro, André Banana, Cecília Cabral, Charlies da Vídeo Locadora, Chicão da Ilha, Edu Jordão, José Luiz do Posto, Rodrigo Bondim, Vitinho, Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE COBERTURA POR LONA DE TODOS OS VAGÕES DE TRENS DE CARGA QUE TRAFEGUEM NO MUNICÍPIO DE MANGARATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA A FIXAÇÃO DOS TELEFONES DO DISQUE-EDUCAÇÃO NOS VEÍCULOS DE TRANSPORTE ESCOLARES E NAS SECRETARIAS DAS ESCOLAS PÚBLICAS E PARTICULARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE TRATAMENTO E ASSEPSIA DA AREIA CONTIDA NOS TANQUES DESTINADOS AO LAZER E RECREAÇÃO INFANTIL, EXISTENTES EM ÁREAS PÚBLICAS OU PRIVADAS NO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA DE INTERESSE PÚBLICO PARA FINS DE TOMBAMENTO HISTÓRICO O IMÓVEL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIÇÃO DA SEMANA MUNICIPAL DE PREVENÇÃO, CONSCIENTIZAÇÃO E COMBATE AO USO DE DROGAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROTEÇÃO CONTRA A POLUIÇÃO SONORA NO MUNICÍPIO DE MANGARATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO DA PRAÇA MUNICIPAL - WALDOMIRO JOSÉ NOGUEIRA, EM CONCEIÇÃO DE JACAREÍ (2º DISTRITO).</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA DISCIPLINA DE ESPANHOL NA REDE MUNICIPAL DE ENSINO DE MANGARATIBA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 1º DA LEI Nº 787 DE 19 DE MARÇO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI Nº 447 DE 12 DE ABRIL DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A PRÓPRIO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A LOGRADOURO PÚBLICO - RUA JOÃO CEIA, EM CONCEIÇÃO DE JACAREÍ.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA COM DEFICIÊNCIA, DORAVANTE DENOMINADO CONSELHO MUNICIPAL DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENTA O CIDADÃO DESEMPREGADO DE PAGAMENTO DE INSCRIÇÃO EM CONCURSO PÚBLICO DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA ESCOLA DOMICILIAR PARA ALUNOS ENFERMOS MATRICULADOS NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CAPACITAÇÃO DE SERVIDORES DA GUARDA MUNICIPAL EM BRIGADISTA E SOCORRISTA ESCOLAR.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A IMPLANTAÇÃO DE HORTAS SUSPENSAS NAS ESCOLAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE "INSTITUIÇÃO DA COLETA SELETIVA NO ÂMBITO DO MUNICÍPIO DE MANGARATIBA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROCEDIMENTOS RELATIVOS AOS RESÍDUOS PERIGOSOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE 50% (CINQUENTA POR CENTRO) DAS VAGAS EMPREGADAS NA EXECUÇÃO DE OBRAS CONTRATADAS PELA PREFEITURA, DESTINANDO-AS AOS MORADORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A LOGRADOURO PÚBLICO - CÉLIO SORES VIEIRA, EM MURIQUI.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DE TROCA DE NOME DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A PRÓPRIOS MUNICIPAIS - DRA. ANA MARIA DA FONSECA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRIBUI NOME A LOGRADOURO PÚBLICO - RUA NILDA MARQUES DA SILVA, EM MANGARATIBA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O INCENTIVO AO CULTIVO DAS PLANTAS "CITRONELA E CROTALÁRIA", COMO MÉTODO NATURAL DE COMBATE À DENGUE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ADOTADAS PELO MUNICÍPIO PARA REALIZAR A ORIENTAÇÃO A PAIS, DIRETORES E PROFESSORES DA CIDADE DE MANGARATIBA SOBRE AS CARACTERÍSTICAS DO "TRANSTORNO DO DÉFICIT DE ATENÇÃO E HIPERATIVIDADE" - TDAH</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO MUNICIPAL A CRIAR O SISTEMA CICLOVIÁRIO NO ÂMBITO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE O USO DE CEROL, LINHA CHILENA OU DE QUALQUER OUTRO TIPO DE MATERIAL CORTANTE NAS LINHAS DE PIPAS, PAPAGAIOS E DE SEMELHANTES ARTEFATOS LÚDICOS, PARA RECREAÇÃO OU COM FINALIDADE PUBLICITÁRIA, EM ÁREAS PÚBLICAS E COMUNS DO MUNICÍPIO DE MANGARATIBA</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO E FUNDO MUNICIPAL DE POLÍTICAS SOBRE DROGAS NO MUNICÍPIO DE MANGARATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PLANTAS NOCIVAS NAS INSTITUIÇÕES DE ENSINO PÚBLICAS LOCALIZADAS NO MUNICÍPIO DE MANGARATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE UTILIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A LOGRADOURO PÚBLICO - WELLMAN DE QUEIROZ, EM ITACURUÇÁ.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO GARI COMUNITÁRIO PARA COLETA DE LIXO, LIMPEZA DE CANAIS, ESCADARIAS, CANALETAS E OUTRAS, A FIM DE PREVENIR DANOS AOS MORADORES DE LOCAIS INACESSÍVEIS A COLETA FORMAL.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRIBUI NOME A LOGRADOURO PÚBLICO - RUA BENEDITA, EM ITACURUÇÁ.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A LOGRADOURO PÚBLICO - RUA VER. ALCINO DE ANDRADE, EM MURIQUI.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA - FUMPED DE MANGARATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE MANGARATIBA SOB FORMA DE VALE-REFEIÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO PERMANENTE DE SEGURANÇA PÚBLICA NO REGIMENTO INTERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTITUIÇÃO DE COMISSÃO ESPECIAL PARA REFORMA E ALTERAÇÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MANGARATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ART. 3º DA RESOLUÇÃO Nº 03 DE MARÇO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS E PROCEDIMENTOS SOBRE A RACIONALIZAÇÃO DA UTILIZAÇÃO DOS RECURSOS DE TELEFONIA MÓVEL NO ÂMBITO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA SUBSEÇÃO III E DO CAPUT E PARÁGRAFO ÚNICO DO ARTIGO 77 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MANGARATIBA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULA A CONTRATAÇÃO/CONVÊNIO DE EMPRESAS FORNECEDORAS DE SEGURO SAÚDE.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 155 DA RESOLUÇÃO Nº 58 DE 1999, QUE ESTABELECE O REGIMENTO INTERNO DA CÂMARA M. MANGARATIBA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTEAÇÃO DA RESOLUÇÃO Nº 09 DE 2007, SOBRE ALTERAÇÃO NO REGIMENTO INTERNO DA CÂMARA JOVEM DO MUNICÍPIO DE MANGARATIBA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA RESOLUÇÃO Nº 15 DE 2007, QUE INSTITUI O PROGRAMA CÂMARA JOVEM NO ÂMBITO DA CÂMARA MUNICIPAL DE MANGARATIBA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. AROLDO MARQUES DE PAULA </t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. ROBERTO BOTELHO DE MELO</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. EDJALMA MARCIANO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. JOÃO BATISTA PICOLO</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SRA. DORVINA OLIVEIRA PENA RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. SÉRGIO DA SILVA CALDEIRA</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. CIRO PEREIRA DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SRA. ROSÂNGELA MADALENA DE SOUZA CORREIA</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. RONALDO DE FARIA ABDALA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. ANTÔNIO CARLOS SANTOS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. FERNANDO JOSÉ RIBEIRO FERREIRA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. WILSON DA SILVA BESERRA</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. CLÁUDIO DE CASTRO DE ALMEIDA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. VALTER LUIZ BRANDÃO FORTES.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. VAGNER JOSÉ MONTEIRO.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. PAULO CEZAR DA SILVA FELIX.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. MARCIO FERREIRA DE MOURA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. CARLOS ALEXANDRE DE AQUINO MARTINS LEÃO.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. AGNALDO PEREIRA DO AMARAL.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. PEDRO LUIS DE OLIVEIRA CABRAL.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. DANIEL ORLANDO GUTIERREZ FATTO.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. VALDECIR MOREIRA DE FREITAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO HONORÍFICO DE CIDADÃO MANGARATIBENSE - SR. WAGNER GUERCI NUNES</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. ANTÔNIO CARLOS GONÇALVES.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SRA. CEBASTIANA PEREIRA BEZERRA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. MAURÍLIO MOREIRA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. ANTÔNIO JOSÉ DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. FERNANDO LUIS MATTOS DA MATTA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SRA. MARIA ANGELA MIRANDA ESTEVES DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. RUY TAVARES QUINTANILHA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SRTA. CRISTINE LESSA DA ROCHA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. MAGNO DAMACENO SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. MARIO MENDES DE MESQUITA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. CARLOS MATTOS DA CONCEIÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - ANDRÉ LUIZ SANTOS SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. NILTON CARDOSO DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SRA. JOANA RODRIGUES FERRAZ.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. MAURÍLIO AMÉRICO GIMENES PAZ.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. PAULO ROBERTO FERNANDES.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. LUIZ CARLOS SIXEL DE OLIVEIRA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SRA. SOLANGE MÁRCIA SOUZA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. EDVALDO MARTINS SANTANA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. SAMUEL REIS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SRA. MARIA DOS PRAZERES NASCIMENTO SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. CLOVIS HIPÓLITO DE ANDRADE.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SRA. MARCELO HENARES PORTO.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SRA. JOSÉ AUGUSTO VITAL GOUVEIA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. SÉRGIO SOUZA RAMIRO.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. HÉLIO NUNES DE OLIVEIRA JUNIOR.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. LUIZ SÉRGIO NÓBREGA DE OLIVEIRA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SRA. CLÁUDIA VALERIA CABRAL MARINS.</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SRA. ALEXANDRA ALMEIDA CANTALICE.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. VICENTE JORGE DA SILVA FRANCISCO.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SRA. MARIA NEUSA DE ARAÚJO CARVALHO.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. MANOEL APRÍGIO DE MORAES.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. DELMO MANOEL PINHO.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SRA. MARIA CARMINDA RIBEIRO DIAS.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. CLAYTON CHRISTIE THURLER.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. REINALDO CÂNDIDO INÁCIO.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. ROBERTO CARLOS DA SILVA MARÇAL..</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. ANDRÉ SOUZA LIMA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. JOSÉ XAVIER PINHEIRO DE OLIVEIRA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO MANGARATIBENSE - SR. VICTOR ENRIQUE PRIETO ARAÚJO.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO HONORÍFICO DE CIDADÃO MANGARATIBENSE - SR. JORGE MENDES DE OLIVEIRA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO HONORÍFICO DE CIDADÃO MANGARATIBENSE - SR. MARCOS EDUARDO NORONHA FONTES.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO HONORÍFICO DE CIDADÃO MANGARATIBENSE - SR. MANOEL CÂNDIDO DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
+    <t>http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FINALIZAÇÃO DA COMISSÃO PARLAMENTAR DE INQUÉRITO DA CÂMARA MUNICIPAL DE MANGARATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -14016,67 +14016,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2050/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2054/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2055/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2109/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2111/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2126/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2050/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2054/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2055/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2109/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2111/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2126/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mangaratiba.rj.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1200"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="153" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>